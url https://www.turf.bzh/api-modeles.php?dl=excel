--- v0 (2026-07-26)
+++ v1 (2026-09-11)
@@ -1,633 +1,1668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\QUINTE\AGENTS\correct\telechargements\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A869A76F-5903-4189-B960-B4781F4B005F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="39405" yWindow="4905" windowWidth="30090" windowHeight="13650" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Reglages" sheetId="1" state="visible" r:id="rId3"/>
-[...4 lines deleted...]
-    <sheet name="Suivi de bankroll" sheetId="6" state="visible" r:id="rId8"/>
+    <sheet name="Reglages" sheetId="1" r:id="rId1"/>
+    <sheet name="Mode d'emploi" sheetId="2" r:id="rId2"/>
+    <sheet name="Programme et Quinte" sheetId="3" r:id="rId3"/>
+    <sheet name="Cotes d'une course" sheetId="4" r:id="rId4"/>
+    <sheet name="Value bets" sheetId="5" r:id="rId5"/>
+    <sheet name="Suivi de bankroll" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName function="false" hidden="false" name="CleAPI" vbProcedure="false">Reglages!$B$3</definedName>
-[...1 lines deleted...]
-    <definedName function="false" hidden="false" name="DateJour" vbProcedure="false">Reglages!$B$4</definedName>
+    <definedName name="CleAPI">Reglages!$B$3</definedName>
+    <definedName name="Course">Reglages!$B$5</definedName>
+    <definedName name="DateJour">Reglages!$B$4</definedName>
+    <definedName name="DonnéesExternes_1" localSheetId="2" hidden="1">'Programme et Quinte'!$A$4:$J$49</definedName>
+    <definedName name="DonnéesExternes_1" localSheetId="4" hidden="1">'Value bets'!$A$4:$A$5</definedName>
+    <definedName name="DonnéesExternes_2" localSheetId="3" hidden="1">'Cotes d''une course'!$A$4:$Q$20</definedName>
   </definedNames>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{FCE2AD5D-F65C-4FA6-A056-5C36A1767C68}">
+      <x15:dataModel>
+        <x15:modelTables>
+          <x15:modelTable id="Programme et Quinté_d1c63560-5652-4903-9868-ca7f8c8ed349" name="Programme et Quinté" connection="Requête - Programme et Quinté"/>
+          <x15:modelTable id="Cotes de la course_e7f686a2-ad37-44d9-baf6-8479aa2897ce" name="Cotes de la course" connection="Requête - Cotes de la course"/>
+          <x15:modelTable id="Value bets_a5871498-e64f-472e-8c63-61cfe99b624b" name="Value bets" connection="Requête - Value bets(1)"/>
+        </x15:modelTables>
+      </x15:dataModel>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H30" i="6" l="1"/>
+  <c r="H31" i="6" s="1"/>
+  <c r="G30" i="6"/>
+  <c r="E30" i="6"/>
+  <c r="I29" i="6"/>
+  <c r="H29" i="6"/>
+  <c r="I28" i="6"/>
+  <c r="H28" i="6"/>
+  <c r="I27" i="6"/>
+  <c r="H27" i="6"/>
+  <c r="I26" i="6"/>
+  <c r="H26" i="6"/>
+  <c r="I25" i="6"/>
+  <c r="H25" i="6"/>
+  <c r="I24" i="6"/>
+  <c r="H24" i="6"/>
+  <c r="I23" i="6"/>
+  <c r="H23" i="6"/>
+  <c r="I22" i="6"/>
+  <c r="H22" i="6"/>
+  <c r="I21" i="6"/>
+  <c r="H21" i="6"/>
+  <c r="I20" i="6"/>
+  <c r="H20" i="6"/>
+  <c r="I19" i="6"/>
+  <c r="H19" i="6"/>
+  <c r="I18" i="6"/>
+  <c r="H18" i="6"/>
+  <c r="I17" i="6"/>
+  <c r="H17" i="6"/>
+  <c r="I16" i="6"/>
+  <c r="H16" i="6"/>
+  <c r="I15" i="6"/>
+  <c r="H15" i="6"/>
+  <c r="I14" i="6"/>
+  <c r="H14" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="I12" i="6"/>
+  <c r="H12" i="6"/>
+  <c r="I11" i="6"/>
+  <c r="H11" i="6"/>
+  <c r="I10" i="6"/>
+  <c r="H10" i="6"/>
+  <c r="I9" i="6"/>
+  <c r="H9" i="6"/>
+  <c r="I8" i="6"/>
+  <c r="H8" i="6"/>
+  <c r="I7" i="6"/>
+  <c r="H7" i="6"/>
+  <c r="I6" i="6"/>
+  <c r="H6" i="6"/>
+  <c r="I5" i="6"/>
+  <c r="H5" i="6"/>
+</calcChain>
+</file>
+
+<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{A6284CE6-BF1A-4006-BD13-2C64D5E203B6}" keepAlive="1" name="ModelConnection_DonnéesExternes_1" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" saveData="1">
+    <dbPr connection="Data Model Connection" command="Programme et Quinté" commandType="3"/>
+    <extLst>
+      <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
+        <x15:connection id="" model="1"/>
+      </ext>
+    </extLst>
+  </connection>
+  <connection id="2" xr16:uid="{290C6C17-46CA-438A-AA4C-A50E337BE286}" keepAlive="1" name="ModelConnection_DonnéesExternes_11" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" saveData="1">
+    <dbPr connection="Data Model Connection" command="Value bets" commandType="3"/>
+    <extLst>
+      <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
+        <x15:connection id="" model="1"/>
+      </ext>
+    </extLst>
+  </connection>
+  <connection id="3" xr16:uid="{EB342719-CE54-48BB-B688-9DF5069F4BBA}" keepAlive="1" name="ModelConnection_DonnéesExternes_2" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" saveData="1">
+    <dbPr connection="Data Model Connection" command="Cotes de la course" commandType="3"/>
+    <extLst>
+      <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
+        <x15:connection id="" model="1"/>
+      </ext>
+    </extLst>
+  </connection>
+  <connection id="4" xr16:uid="{B2F2D978-4655-40B7-BE55-9A89DCEC70FE}" name="Requête - Cotes de la course" description="Connexion à la requête « Cotes de la course » dans le classeur." type="100" refreshedVersion="8" minRefreshableVersion="5">
+    <extLst>
+      <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
+        <x15:connection id="03708717-336b-4b06-90d9-6dcbb6d00518"/>
+      </ext>
+    </extLst>
+  </connection>
+  <connection id="5" xr16:uid="{9FA104F5-157D-4868-A003-14C3F338114F}" name="Requête - Programme et Quinté" description="Connexion à la requête « Programme et Quinté » dans le classeur." type="100" refreshedVersion="8" minRefreshableVersion="5">
+    <extLst>
+      <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
+        <x15:connection id="6088a448-5410-4dc2-84af-bf91aa1e4e4d"/>
+      </ext>
+    </extLst>
+  </connection>
+  <connection id="6" xr16:uid="{4045DECC-5B6B-4351-B394-16B8BAE28BF0}" name="Requête - Value bets(1)" description="Connexion à la requête « Value bets » dans le classeur." type="100" refreshedVersion="8" minRefreshableVersion="5">
+    <extLst>
+      <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
+        <x15:connection id="4dc94070-38ad-43d3-902a-4e1322f233e7"/>
+      </ext>
+    </extLst>
+  </connection>
+  <connection id="7" xr16:uid="{BBD2FA01-DE9B-434F-AF0C-62167C13D23E}" keepAlive="1" name="ThisWorkbookDataModel" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" background="1">
+    <dbPr connection="Data Model Connection" command="Model" commandType="1"/>
+    <olapPr sendLocale="1" rowDrillCount="1000"/>
+    <extLst>
+      <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
+        <x15:connection id="" model="1"/>
+      </ext>
+    </extLst>
+  </connection>
+</connections>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="60">
-[...94 lines deleted...]
-    <t xml:space="preserve">let
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="812" uniqueCount="362">
+  <si>
+    <t>turf.bzh  -  Pack Excel API</t>
+  </si>
+  <si>
+    <t>Remplissez les cellules jaunes. Ne renommez pas les cellules nommees (CleAPI, DateJour, Course). Voir l'onglet Mode d'emploi.</t>
+  </si>
+  <si>
+    <t>Votre cle API</t>
+  </si>
+  <si>
+    <t>tbz_live_collez_votre_cle_ici</t>
+  </si>
+  <si>
+    <t>A generer sur www.turf.bzh/api-cle.php (elle ne s'affiche qu'une fois).</t>
+  </si>
+  <si>
+    <t>Date (AAAA-MM-JJ)</t>
+  </si>
+  <si>
+    <t>Utilisee par l'onglet Cotes d'une course. Format texte : 2026-07-20.</t>
+  </si>
+  <si>
+    <t>Course (ex : R1C4)</t>
+  </si>
+  <si>
+    <t>R1C4</t>
+  </si>
+  <si>
+    <t>Utilisee par l'onglet Cotes d'une course. Reunion R + course C.</t>
+  </si>
+  <si>
+    <t>Securite : cette cle figure en clair dans ce fichier.</t>
+  </si>
+  <si>
+    <t>Gardez ce classeur sur votre ordinateur, ne le partagez pas et ne le publiez pas. En cas de doute, regenerez la cle sur api-cle.php (l'ancienne est revoquee aussitot).</t>
+  </si>
+  <si>
+    <t>Mode d'emploi  -  brancher le classeur sur l'API</t>
+  </si>
+  <si>
+    <t>Ce que fait ce classeur</t>
+  </si>
+  <si>
+    <t>Il va chercher les donnees turf.bzh (programme, cotes, value bets) directement dans Excel, via Power Query. Vous preparez chaque tableau une fois (2 minutes), puis un simple bouton Actualiser tout les met a jour.</t>
+  </si>
+  <si>
+    <t>Etape 0  -  vos reglages</t>
+  </si>
+  <si>
+    <t>Onglet Reglages : collez votre cle API (cellule jaune). Pour l'onglet Cotes, indiquez aussi la date et la course.</t>
+  </si>
+  <si>
+    <t>Etape 1  -  creer une requete vide</t>
+  </si>
+  <si>
+    <t>Ruban Donnees &gt; Obtenir des donnees &gt; A partir d'autres sources &gt; Requete vide. Puis, dans la fenetre de l'editeur, cliquez sur Affichage &gt; Editeur avance.</t>
+  </si>
+  <si>
+    <t>Etape 2  -  coller le code</t>
+  </si>
+  <si>
+    <t>Effacez ce qu'il y a, collez l'un des codes ci-dessous (Requete 1, 2 ou 3), cliquez sur Termine. Renommez la requete (a droite) du meme nom, c'est plus clair.</t>
+  </si>
+  <si>
+    <t>Etape 3  -  charger dans le bon onglet</t>
+  </si>
+  <si>
+    <t>Ruban Accueil (dans l'editeur) &gt; Fermer et charger dans... &gt; Tableau &gt; Feuille de calcul existante &gt; choisissez l'onglet correspondant (Programme et Quinte, Cotes d'une course ou Value bets) et la cellule A4.</t>
+  </si>
+  <si>
+    <t>Etape 4  -  confidentialite (une seule fois)</t>
+  </si>
+  <si>
+    <t>A la premiere execution, Excel demande le niveau de confidentialite de la source https://www.turf.bzh : choisissez Anonyme (Anonymous). Ce classeur est concu pour eviter l'erreur de source dynamique (adresse de base fixe), vous pouvez donc continuer sans reglage supplementaire.</t>
+  </si>
+  <si>
+    <t>Etape 5  -  actualiser quand vous voulez</t>
+  </si>
+  <si>
+    <t>Ensuite, le bouton Donnees &gt; Actualiser tout met a jour tous les tableaux d'un coup. Restez au-dela de 30 secondes entre deux actualisations de cotes : elles sont deja mises en cache cote serveur.</t>
+  </si>
+  <si>
+    <t>Bon a savoir</t>
+  </si>
+  <si>
+    <t>La date et la course de l'onglet Reglages ne servent qu'a la requete Cotes. Programme et Value bets sont toujours ceux du jour.</t>
+  </si>
+  <si>
+    <t>Requete 1  -  Programme et Quinte du jour</t>
+  </si>
+  <si>
+    <t>let
     Cle = Excel.CurrentWorkbook(){[Name="CleAPI"]}[Content]{0}[Column1],
     Source = Csv.Document(
         Web.Contents("https://www.turf.bzh",
             [ RelativePath = "api/v1/programme",
               Query = [ api_key = Cle, #"format" = "csv" ] ]),
         [Delimiter=";", Encoding=65001, QuoteStyle=QuoteStyle.Csv]),
     Promu = Table.PromoteHeaders(Source, [PromoteAllScalars=true])
 in
     Promu</t>
   </si>
   <si>
-    <t xml:space="preserve">Requete 2  -  Cotes d'une course (date + course des Reglages)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">let
+    <t>Requete 2  -  Cotes d'une course (date + course des Reglages)</t>
+  </si>
+  <si>
+    <t>let
     Cle = Excel.CurrentWorkbook(){[Name="CleAPI"]}[Content]{0}[Column1],
     DateJour = Excel.CurrentWorkbook(){[Name="DateJour"]}[Content]{0}[Column1],
     Course = Excel.CurrentWorkbook(){[Name="Course"]}[Content]{0}[Column1],
     Source = Csv.Document(
         Web.Contents("https://www.turf.bzh",
             [ RelativePath = "api/v1/courses/" &amp; DateJour &amp; "/" &amp; Course &amp; "/cotes",
               Query = [ api_key = Cle, #"format" = "csv" ] ]),
         [Delimiter=";", Encoding=65001, QuoteStyle=QuoteStyle.Csv]),
     Promu = Table.PromoteHeaders(Source, [PromoteAllScalars=true])
 in
     Promu</t>
   </si>
   <si>
-    <t xml:space="preserve">Requete 3  -  Value bets du jour</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">let
+    <t>Requete 3  -  Value bets du jour</t>
+  </si>
+  <si>
+    <t>let
     Cle = Excel.CurrentWorkbook(){[Name="CleAPI"]}[Content]{0}[Column1],
     Source = Csv.Document(
         Web.Contents("https://www.turf.bzh",
             [ RelativePath = "api/v1/value-bets",
               Query = [ api_key = Cle, #"format" = "csv" ] ]),
         [Delimiter=";", Encoding=65001, QuoteStyle=QuoteStyle.Csv]),
     Promu = Table.PromoteHeaders(Source, [PromoteAllScalars=true])
 in
     Promu</t>
   </si>
   <si>
-    <t xml:space="preserve">turf.bzh  -  Programme et Quinte du jour</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">Gain = 0 si le pari est perdu. Le ROI est indicatif et ne prejuge de rien.</t>
+    <t>turf.bzh  -  Programme et Quinte du jour</t>
+  </si>
+  <si>
+    <t>Le tableau se charge ici a partir de la cellule A4 (voir Mode d'emploi : Requete 1). Chargez la requete, puis Donnees &gt; Actualiser tout.</t>
+  </si>
+  <si>
+    <t>turf.bzh  -  Cotes PMU d'une course</t>
+  </si>
+  <si>
+    <t>Le tableau se charge ici a partir de la cellule A4 (voir Mode d'emploi : Requete 2). Chargez la requete, puis Donnees &gt; Actualiser tout.</t>
+  </si>
+  <si>
+    <t>turf.bzh  -  Value bets du jour</t>
+  </si>
+  <si>
+    <t>Le tableau se charge ici a partir de la cellule A4 (voir Mode d'emploi : Requete 3). Chargez la requete, puis Donnees &gt; Actualiser tout.</t>
+  </si>
+  <si>
+    <t>Suivi de bankroll  -  journal personnel de mises</t>
+  </si>
+  <si>
+    <t>Solde de depart (EUR)</t>
+  </si>
+  <si>
+    <t>Journal personnel : vous saisissez vos paris et resultats. Il n'anticipe aucun gain.</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Course</t>
+  </si>
+  <si>
+    <t>Type de pari</t>
+  </si>
+  <si>
+    <t>Selection</t>
+  </si>
+  <si>
+    <t>Mise (EUR)</t>
+  </si>
+  <si>
+    <t>Cote</t>
+  </si>
+  <si>
+    <t>Gain (EUR)</t>
+  </si>
+  <si>
+    <t>Resultat net (EUR)</t>
+  </si>
+  <si>
+    <t>Solde (EUR)</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>Simple place</t>
+  </si>
+  <si>
+    <t>7 - Exemple du Bois</t>
+  </si>
+  <si>
+    <t>Totaux</t>
+  </si>
+  <si>
+    <t>ROI</t>
+  </si>
+  <si>
+    <t>Gain = 0 si le pari est perdu. Le ROI est indicatif et ne prejuge de rien.</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>code_course</t>
+  </si>
+  <si>
+    <t>hippodrome</t>
+  </si>
+  <si>
+    <t>discipline</t>
+  </si>
+  <si>
+    <t>heure</t>
+  </si>
+  <si>
+    <t>distance</t>
+  </si>
+  <si>
+    <t>allocation</t>
+  </si>
+  <si>
+    <t>nombre_partants</t>
+  </si>
+  <si>
+    <t>is_quinte</t>
+  </si>
+  <si>
+    <t>is_completed</t>
+  </si>
+  <si>
+    <t>link_url</t>
+  </si>
+  <si>
+    <t>R1C1</t>
+  </si>
+  <si>
+    <t>Cabourg</t>
+  </si>
+  <si>
+    <t>Trot attelé</t>
+  </si>
+  <si>
+    <t>18:23</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>45000</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c1.html</t>
+  </si>
+  <si>
+    <t>R1C2</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>29000</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c2.html</t>
+  </si>
+  <si>
+    <t>R1C3</t>
+  </si>
+  <si>
+    <t>Trot monté</t>
+  </si>
+  <si>
+    <t>19:33</t>
+  </si>
+  <si>
+    <t>24000</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c3.html</t>
+  </si>
+  <si>
+    <t>20:15</t>
+  </si>
+  <si>
+    <t>37000</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c4.html</t>
+  </si>
+  <si>
+    <t>R1C5</t>
+  </si>
+  <si>
+    <t>20:45</t>
+  </si>
+  <si>
+    <t>25000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c5.html</t>
+  </si>
+  <si>
+    <t>R1C6</t>
+  </si>
+  <si>
+    <t>21:15</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c6.html</t>
+  </si>
+  <si>
+    <t>R1C7</t>
+  </si>
+  <si>
+    <t>21:45</t>
+  </si>
+  <si>
+    <t>22000</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c7.html</t>
+  </si>
+  <si>
+    <t>R1C8</t>
+  </si>
+  <si>
+    <t>22:13</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r1c8.html</t>
+  </si>
+  <si>
+    <t>R4C1</t>
+  </si>
+  <si>
+    <t>Dax</t>
+  </si>
+  <si>
+    <t>Plat</t>
+  </si>
+  <si>
+    <t>13:43</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>11500</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c1.html</t>
+  </si>
+  <si>
+    <t>R4C2</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>12000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c2.html</t>
+  </si>
+  <si>
+    <t>R4C3</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>16000</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c3.html</t>
+  </si>
+  <si>
+    <t>R4C4</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>20000</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c4.html</t>
+  </si>
+  <si>
+    <t>R4C5</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c5.html</t>
+  </si>
+  <si>
+    <t>R4C6</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c6.html</t>
+  </si>
+  <si>
+    <t>R4C7</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>14400</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c7.html</t>
+  </si>
+  <si>
+    <t>R4C8</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>16300</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r4c8.html</t>
+  </si>
+  <si>
+    <t>R3C1</t>
+  </si>
+  <si>
+    <t>Duindigt</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>4400</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r3c1.html</t>
+  </si>
+  <si>
+    <t>R3C2</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r3c2.html</t>
+  </si>
+  <si>
+    <t>R3C3</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r3c3.html</t>
+  </si>
+  <si>
+    <t>R3C4</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r3c4.html</t>
+  </si>
+  <si>
+    <t>R3C5</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r3c5.html</t>
+  </si>
+  <si>
+    <t>R6C1</t>
+  </si>
+  <si>
+    <t>Goodwood</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>4100</t>
+  </si>
+  <si>
+    <t>87519</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c1.html</t>
+  </si>
+  <si>
+    <t>R6C2</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>128359</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c2.html</t>
+  </si>
+  <si>
+    <t>R6C3</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>204209</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c3.html</t>
+  </si>
+  <si>
+    <t>R6C4</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>350071</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c4.html</t>
+  </si>
+  <si>
+    <t>R6C5</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>116690</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c5.html</t>
+  </si>
+  <si>
+    <t>R6C6</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>70014</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c6.html</t>
+  </si>
+  <si>
+    <t>R6C7</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>58345</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c7.html</t>
+  </si>
+  <si>
+    <t>R6C8</t>
+  </si>
+  <si>
+    <t>18:55</t>
+  </si>
+  <si>
+    <t>99188</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r6c8.html</t>
+  </si>
+  <si>
+    <t>R5C1</t>
+  </si>
+  <si>
+    <t>Hyères</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c1.html</t>
+  </si>
+  <si>
+    <t>R5C2</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c2.html</t>
+  </si>
+  <si>
+    <t>R5C3</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>18500</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c3.html</t>
+  </si>
+  <si>
+    <t>R5C4</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>43000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c4.html</t>
+  </si>
+  <si>
+    <t>R5C5</t>
+  </si>
+  <si>
+    <t>18:40</t>
+  </si>
+  <si>
+    <t>26000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c5.html</t>
+  </si>
+  <si>
+    <t>R5C6</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c6.html</t>
+  </si>
+  <si>
+    <t>R5C7</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c7.html</t>
+  </si>
+  <si>
+    <t>R5C8</t>
+  </si>
+  <si>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>17500</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r5c8.html</t>
+  </si>
+  <si>
+    <t>R2C1</t>
+  </si>
+  <si>
+    <t>Senonnes-Pouancé</t>
+  </si>
+  <si>
+    <t>Haies</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c1.html</t>
+  </si>
+  <si>
+    <t>R2C2</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>28000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c2.html</t>
+  </si>
+  <si>
+    <t>R2C3</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c3.html</t>
+  </si>
+  <si>
+    <t>R2C4</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c4.html</t>
+  </si>
+  <si>
+    <t>R2C5</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c5.html</t>
+  </si>
+  <si>
+    <t>R2C6</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>19200</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c6.html</t>
+  </si>
+  <si>
+    <t>R2C7</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>10100</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c7.html</t>
+  </si>
+  <si>
+    <t>R2C8</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>https://www.turf.bzh/pronostics-pmu-31072026-r2c8.html</t>
+  </si>
+  <si>
+    <t>num</t>
+  </si>
+  <si>
+    <t>cheval</t>
+  </si>
+  <si>
+    <t>cote</t>
+  </si>
+  <si>
+    <t>cote_ref</t>
+  </si>
+  <si>
+    <t>favori</t>
+  </si>
+  <si>
+    <t>tendance</t>
+  </si>
+  <si>
+    <t>tendance_pct</t>
+  </si>
+  <si>
+    <t>np</t>
+  </si>
+  <si>
+    <t>statut</t>
+  </si>
+  <si>
+    <t>fraicheur_sec</t>
+  </si>
+  <si>
+    <t>fraicheur_label</t>
+  </si>
+  <si>
+    <t>evolution_5min</t>
+  </si>
+  <si>
+    <t>cote_5min_ago</t>
+  </si>
+  <si>
+    <t>comparaison_age_sec</t>
+  </si>
+  <si>
+    <t>evolution_ouverture</t>
+  </si>
+  <si>
+    <t>evolution_ouverture_pct</t>
+  </si>
+  <si>
+    <t>sens_ouverture</t>
+  </si>
+  <si>
+    <t>JOKER DU MATCH</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>+</t>
+  </si>
+  <si>
+    <t>1.4</t>
+  </si>
+  <si>
+    <t>PARTANT</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>&lt; 2 min</t>
+  </si>
+  <si>
+    <t>-6</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>JACKSON TOUCH</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>7.32</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>JOKER D'AMARO</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>-10.88</t>
+  </si>
+  <si>
+    <t>-1</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>JALICO DU FRUITIER</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>JADE</t>
+  </si>
+  <si>
+    <t>7.9</t>
+  </si>
+  <si>
+    <t>5.33</t>
+  </si>
+  <si>
+    <t>1.7</t>
+  </si>
+  <si>
+    <t>6.2</t>
+  </si>
+  <si>
+    <t>JURELLA DE PALM</t>
+  </si>
+  <si>
+    <t>1.08</t>
+  </si>
+  <si>
+    <t>-2</t>
+  </si>
+  <si>
+    <t>HELBERT FOUTEAU</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>JAMAICA D'OYSE</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>1.48</t>
+  </si>
+  <si>
+    <t>-8</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>HYPSO DES CAILLONS</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>-12.14</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>HIBISCUS NORMAND</t>
+  </si>
+  <si>
+    <t>-0.89</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>JANE CASH</t>
+  </si>
+  <si>
+    <t>-14.43</t>
+  </si>
+  <si>
+    <t>-15</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>JACK DES ASS</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>-2.63</t>
+  </si>
+  <si>
+    <t>-0.9</t>
+  </si>
+  <si>
+    <t>4.6</t>
+  </si>
+  <si>
+    <t>JOKER GEMA</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>IGGYPOP D'HERFRAIE</t>
+  </si>
+  <si>
+    <t>2.83</t>
+  </si>
+  <si>
+    <t>IVOIRE PRESTANCE</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>6.14</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>IVOIRE DAIRPET</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>-3.39</t>
+  </si>
+  <si>
+    <t>-16</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>info</t>
+  </si>
+  <si>
+    <t>Aucune donnee disponible pour cette requete aujourd'hui.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...5 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0%"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="#,##0.00&quot; EUR&quot;"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...14 lines deleted...]
-      <b val="true"/>
+      <b/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <i val="true"/>
+      <i/>
       <sz val="9"/>
       <color rgb="FF64748B"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color rgb="FF0F172A"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color rgb="FF1D4ED8"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="11"/>
       <color rgb="FF075D6E"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0F172A"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF0F172A"/>
       <name val="Consolas"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="3"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="13"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <i val="true"/>
+      <i/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="11"/>
       <name val="Arial"/>
-      <family val="0"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0A7C91"/>
         <bgColor rgb="FF075D6E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF6BF"/>
         <bgColor rgb="FFFFFF99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1F5F9"/>
         <bgColor rgb="FFE0F2F6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF075D6E"/>
         <bgColor rgb="FF0A7C91"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE0F2F6"/>
         <bgColor rgb="FFE2E8F0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left style="thin">
         <color rgb="FFE2E8F0"/>
       </left>
       <right style="thin">
         <color rgb="FFE2E8F0"/>
       </right>
       <top style="thin">
         <color rgb="FFE2E8F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="29">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...22 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...54 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Comma" xfId="15" builtinId="3"/>
-[...3 lines deleted...]
-    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
+  <dxfs count="28">
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF0A7C91"/>
       <rgbColor rgb="FFC0C0C0"/>
       <rgbColor rgb="FF808080"/>
       <rgbColor rgb="FF9999FF"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FFFFF6BF"/>
       <rgbColor rgb="FFE0F2F6"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFFF8080"/>
       <rgbColor rgb="FF1D4ED8"/>
@@ -642,1218 +1677,3797 @@
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFF1F5F9"/>
       <rgbColor rgb="FFE2E8F0"/>
       <rgbColor rgb="FFFFFF99"/>
       <rgbColor rgb="FF99CCFF"/>
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFFCC99"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF64748B"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF0F172A"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonnéesExternes_1" backgroundRefresh="0" connectionId="1" xr16:uid="{980FE503-A7BA-45DD-BE31-E00DF7E6442A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="11">
+    <queryTableFields count="10">
+      <queryTableField id="1" name="code_course" tableColumnId="1"/>
+      <queryTableField id="2" name="hippodrome" tableColumnId="2"/>
+      <queryTableField id="3" name="discipline" tableColumnId="3"/>
+      <queryTableField id="4" name="heure" tableColumnId="4"/>
+      <queryTableField id="5" name="distance" tableColumnId="5"/>
+      <queryTableField id="6" name="allocation" tableColumnId="6"/>
+      <queryTableField id="7" name="nombre_partants" tableColumnId="7"/>
+      <queryTableField id="8" name="is_quinte" tableColumnId="8"/>
+      <queryTableField id="9" name="is_completed" tableColumnId="9"/>
+      <queryTableField id="10" name="link_url" tableColumnId="10"/>
+    </queryTableFields>
+  </queryTableRefresh>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{883FBD77-0823-4a55-B5E3-86C4891E6966}">
+      <x15:queryTable sourceDataName="Requête - Programme et Quinté"/>
+    </ext>
+  </extLst>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable2.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonnéesExternes_2" backgroundRefresh="0" connectionId="3" xr16:uid="{C106589E-B7BA-4C6C-AC1F-2AE90F5C84F4}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="18">
+    <queryTableFields count="17">
+      <queryTableField id="1" name="num" tableColumnId="1"/>
+      <queryTableField id="2" name="cheval" tableColumnId="2"/>
+      <queryTableField id="3" name="cote" tableColumnId="3"/>
+      <queryTableField id="4" name="cote_ref" tableColumnId="4"/>
+      <queryTableField id="5" name="favori" tableColumnId="5"/>
+      <queryTableField id="6" name="tendance" tableColumnId="6"/>
+      <queryTableField id="7" name="tendance_pct" tableColumnId="7"/>
+      <queryTableField id="8" name="np" tableColumnId="8"/>
+      <queryTableField id="9" name="statut" tableColumnId="9"/>
+      <queryTableField id="10" name="fraicheur_sec" tableColumnId="10"/>
+      <queryTableField id="11" name="fraicheur_label" tableColumnId="11"/>
+      <queryTableField id="12" name="evolution_5min" tableColumnId="12"/>
+      <queryTableField id="13" name="cote_5min_ago" tableColumnId="13"/>
+      <queryTableField id="14" name="comparaison_age_sec" tableColumnId="14"/>
+      <queryTableField id="15" name="evolution_ouverture" tableColumnId="15"/>
+      <queryTableField id="16" name="evolution_ouverture_pct" tableColumnId="16"/>
+      <queryTableField id="17" name="sens_ouverture" tableColumnId="17"/>
+    </queryTableFields>
+  </queryTableRefresh>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{883FBD77-0823-4a55-B5E3-86C4891E6966}">
+      <x15:queryTable sourceDataName="Requête - Cotes de la course"/>
+    </ext>
+  </extLst>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable3.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonnéesExternes_1" backgroundRefresh="0" connectionId="2" xr16:uid="{573EC9F5-EF86-4EDF-BC77-C6A55F4175B5}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{883FBD77-0823-4a55-B5E3-86C4891E6966}">
+      <x15:queryTable sourceDataName="Requête - Value bets(1)"/>
+    </ext>
+  </extLst>
+</queryTable>
+</file>
+
+<file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable2.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable3.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{633DE2DB-6A20-4EFC-9787-9E559B507001}" name="Programme_et_Quinté" displayName="Programme_et_Quinté" ref="A4:J49" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A4:J49" xr:uid="{633DE2DB-6A20-4EFC-9787-9E559B507001}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{37B6BC40-1274-49D7-8C2F-324A58E912FD}" uniqueName="1" name="code_course" queryTableFieldId="1" dataDxfId="27"/>
+    <tableColumn id="2" xr3:uid="{5245AB1C-9EE8-4D13-ACE5-4EC7C39F66FA}" uniqueName="2" name="hippodrome" queryTableFieldId="2" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{5042A502-0972-4A53-990F-6AD12482F2A5}" uniqueName="3" name="discipline" queryTableFieldId="3" dataDxfId="25"/>
+    <tableColumn id="4" xr3:uid="{99A64182-A66F-481D-808F-C6F8A9E41EF2}" uniqueName="4" name="heure" queryTableFieldId="4" dataDxfId="24"/>
+    <tableColumn id="5" xr3:uid="{999EA964-C694-4845-A8CD-B75B6F83F0BA}" uniqueName="5" name="distance" queryTableFieldId="5" dataDxfId="23"/>
+    <tableColumn id="6" xr3:uid="{EA0E6B86-B42F-4E10-A249-1DE3E5BF478F}" uniqueName="6" name="allocation" queryTableFieldId="6" dataDxfId="22"/>
+    <tableColumn id="7" xr3:uid="{70F99AED-5206-4BE8-A820-34E88A202AA0}" uniqueName="7" name="nombre_partants" queryTableFieldId="7" dataDxfId="21"/>
+    <tableColumn id="8" xr3:uid="{10A2BC94-E1D3-4B72-9FD6-297CC59087DC}" uniqueName="8" name="is_quinte" queryTableFieldId="8" dataDxfId="20"/>
+    <tableColumn id="9" xr3:uid="{4EF5C16E-7E6E-4A93-8337-E85310D50B4A}" uniqueName="9" name="is_completed" queryTableFieldId="9" dataDxfId="19"/>
+    <tableColumn id="10" xr3:uid="{B8623A0D-2794-44DC-BDA3-9A32E374AF4A}" uniqueName="10" name="link_url" queryTableFieldId="10" dataDxfId="18"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{DC761C18-93B4-4E5A-B14F-DBB56B4C6688}" name="Cotes_de_la_course" displayName="Cotes_de_la_course" ref="A4:Q20" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A4:Q20" xr:uid="{DC761C18-93B4-4E5A-B14F-DBB56B4C6688}"/>
+  <tableColumns count="17">
+    <tableColumn id="1" xr3:uid="{4BEAF0C2-3AA1-475B-968A-FBD91070BC81}" uniqueName="1" name="num" queryTableFieldId="1" dataDxfId="17"/>
+    <tableColumn id="2" xr3:uid="{5F021A03-37B8-4C31-BCFB-C85533B73CF3}" uniqueName="2" name="cheval" queryTableFieldId="2" dataDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{435857F8-773E-4202-855B-571E7CA79CE7}" uniqueName="3" name="cote" queryTableFieldId="3" dataDxfId="15"/>
+    <tableColumn id="4" xr3:uid="{F48B0EFB-983A-4081-9B75-A8852627A60C}" uniqueName="4" name="cote_ref" queryTableFieldId="4" dataDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{E76C9D90-4837-4A9D-A736-A1DEB0839770}" uniqueName="5" name="favori" queryTableFieldId="5" dataDxfId="13"/>
+    <tableColumn id="6" xr3:uid="{EA3F6F8D-7C84-43BD-9EC1-FE12D856B13E}" uniqueName="6" name="tendance" queryTableFieldId="6" dataDxfId="12"/>
+    <tableColumn id="7" xr3:uid="{CB2668B2-2666-4BBF-8FFD-16844DF2EBED}" uniqueName="7" name="tendance_pct" queryTableFieldId="7" dataDxfId="11"/>
+    <tableColumn id="8" xr3:uid="{3ED07156-C29E-48ED-8B88-9E2DDC14B876}" uniqueName="8" name="np" queryTableFieldId="8" dataDxfId="10"/>
+    <tableColumn id="9" xr3:uid="{7B3ABEFF-0A7D-47D5-BC4C-3204459D9B38}" uniqueName="9" name="statut" queryTableFieldId="9" dataDxfId="9"/>
+    <tableColumn id="10" xr3:uid="{276B4546-D83E-4B15-91DF-FD442B30B103}" uniqueName="10" name="fraicheur_sec" queryTableFieldId="10" dataDxfId="8"/>
+    <tableColumn id="11" xr3:uid="{01CDFC76-CA05-4856-9E32-C862B9B0920B}" uniqueName="11" name="fraicheur_label" queryTableFieldId="11" dataDxfId="7"/>
+    <tableColumn id="12" xr3:uid="{1C55EF4D-B9CD-4D29-9710-074D91D4C285}" uniqueName="12" name="evolution_5min" queryTableFieldId="12" dataDxfId="6"/>
+    <tableColumn id="13" xr3:uid="{3647B052-BD0D-4C71-BF69-E6F3E5081C62}" uniqueName="13" name="cote_5min_ago" queryTableFieldId="13" dataDxfId="5"/>
+    <tableColumn id="14" xr3:uid="{3C2DD746-D22B-4A11-BE0D-5A39B236F06D}" uniqueName="14" name="comparaison_age_sec" queryTableFieldId="14" dataDxfId="4"/>
+    <tableColumn id="15" xr3:uid="{0F18DA25-2ECF-4445-AAEB-748E7BC54536}" uniqueName="15" name="evolution_ouverture" queryTableFieldId="15" dataDxfId="3"/>
+    <tableColumn id="16" xr3:uid="{38AE4B2B-0C75-46CE-9B2C-EA4EB4034519}" uniqueName="16" name="evolution_ouverture_pct" queryTableFieldId="16" dataDxfId="2"/>
+    <tableColumn id="17" xr3:uid="{7CE8AFC1-6BBC-4C01-B514-6F53920C682C}" uniqueName="17" name="sens_ouverture" queryTableFieldId="17" dataDxfId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{0B9B6CFB-17D1-4330-852F-081036D409D4}" name="Value_bets" displayName="Value_bets" ref="A4:A5" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A4:A5" xr:uid="{0B9B6CFB-17D1-4330-852F-081036D409D4}"/>
+  <tableColumns count="1">
+    <tableColumn id="1" xr3:uid="{457993D1-15CD-4840-89EC-4A9569ACDC19}" uniqueName="1" name="info" queryTableFieldId="1" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C8"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="26"/>
-[...1 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="52"/>
+    <col min="1" max="1" width="26" customWidth="1"/>
+    <col min="2" max="2" width="40" customWidth="1"/>
+    <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="25.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...3 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2"/>
-[...3 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:3" ht="24" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:3" ht="24" x14ac:dyDescent="0.25">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="5" t="s">
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="5" t="s">
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+    </row>
+    <row r="8" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="7"/>
-[...7 lines deleted...]
-      <c r="C8" s="2"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A34"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="100"/>
+    <col min="1" max="1" width="100" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="25.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A3" s="9" t="s">
+    <row r="4" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A4" s="10" t="s">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A6" s="9" t="s">
+    <row r="7" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A7" s="10" t="s">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A9" s="9" t="s">
+    <row r="10" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A10" s="10" t="s">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A12" s="9" t="s">
+    <row r="13" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A13" s="10" t="s">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A15" s="9" t="s">
+    <row r="16" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="16" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A16" s="10" t="s">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A18" s="9" t="s">
+    <row r="19" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A19" s="10" t="s">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A21" s="9" t="s">
+    <row r="22" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="22" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A22" s="10" t="s">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A24" s="9" t="s">
+    <row r="25" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" customFormat="false" ht="42" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A25" s="10" t="s">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A27" s="11" t="s">
+    <row r="28" spans="1:1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="13" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="28" customFormat="false" ht="150" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A28" s="12" t="s">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A30" s="11" t="s">
+    <row r="31" spans="1:1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="31" customFormat="false" ht="150" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A31" s="12" t="s">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A33" s="11" t="s">
+    <row r="34" spans="1:1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="34" customFormat="false" ht="150" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-    </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:H2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:J49"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:J49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="1" style="0" width="16"/>
+    <col min="1" max="1" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="53.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="24" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="13"/>
-[...17 lines deleted...]
-      <c r="H2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C4" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H4" t="s">
+        <v>67</v>
+      </c>
+      <c r="I4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="G5" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>86</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="G7" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J7" s="28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F8" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="G8" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J8" s="28" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="28" t="s">
+        <v>95</v>
+      </c>
+      <c r="E9" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="G9" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="H9" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I9" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J9" s="28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="E10" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" s="28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F11" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="G11" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11" s="28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F12" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="H12" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>112</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="F13" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" s="28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F14" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14" s="28" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="E15" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="F15" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="H15" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I15" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" s="28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="28" t="s">
+        <v>128</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C16" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="E16" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="F16" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="H16" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J16" s="28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="E17" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="F17" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="H17" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J17" s="28" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="E18" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="H18" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J18" s="28" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="F19" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="H19" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J19" s="28" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="B20" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>146</v>
+      </c>
+      <c r="E20" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="F20" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="G20" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I20" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J20" s="28" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="E21" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F21" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="G21" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="H21" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I21" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J21" s="28" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C22" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>157</v>
+      </c>
+      <c r="E22" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F22" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="H22" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J22" s="28" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C23" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="E23" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F23" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I23" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J23" s="28" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="28" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C24" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="E24" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F24" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="G24" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="H24" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I24" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J24" s="28" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="28" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C25" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="E25" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F25" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I25" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J25" s="28" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C26" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="F26" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="G26" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="H26" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I26" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J26" s="28" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C27" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>177</v>
+      </c>
+      <c r="E27" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="F27" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="G27" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I27" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J27" s="28" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="28" t="s">
+        <v>181</v>
+      </c>
+      <c r="B28" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C28" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>182</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="F28" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="G28" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="H28" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I28" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J28" s="28" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C29" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>187</v>
+      </c>
+      <c r="E29" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="F29" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="G29" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="H29" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J29" s="28" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C30" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="E30" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="F30" s="28" t="s">
+        <v>195</v>
+      </c>
+      <c r="G30" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="H30" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J30" s="28" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="B31" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C31" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="E31" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F31" s="28" t="s">
+        <v>199</v>
+      </c>
+      <c r="G31" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="H31" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J31" s="28" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="28" t="s">
+        <v>201</v>
+      </c>
+      <c r="B32" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>202</v>
+      </c>
+      <c r="E32" s="28" t="s">
+        <v>203</v>
+      </c>
+      <c r="F32" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="G32" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I32" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J32" s="28" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C33" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D33" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="E33" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" s="28" t="s">
+        <v>208</v>
+      </c>
+      <c r="G33" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="H33" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I33" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J33" s="28" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="28" t="s">
+        <v>210</v>
+      </c>
+      <c r="B34" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>212</v>
+      </c>
+      <c r="E34" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="F34" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="G34" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="H34" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I34" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J34" s="28" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="28" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C35" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>217</v>
+      </c>
+      <c r="E35" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="F35" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="G35" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I35" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J35" s="28" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="B36" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C36" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" s="28" t="s">
+        <v>221</v>
+      </c>
+      <c r="E36" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="F36" s="28" t="s">
+        <v>222</v>
+      </c>
+      <c r="G36" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="H36" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I36" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J36" s="28" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>226</v>
+      </c>
+      <c r="E37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="F37" s="28" t="s">
+        <v>227</v>
+      </c>
+      <c r="G37" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="H37" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I37" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J37" s="28" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="28" t="s">
+        <v>229</v>
+      </c>
+      <c r="B38" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C38" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="E38" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="F38" s="28" t="s">
+        <v>231</v>
+      </c>
+      <c r="G38" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="H38" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I38" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J38" s="28" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="28" t="s">
+        <v>233</v>
+      </c>
+      <c r="B39" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C39" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" s="28" t="s">
+        <v>234</v>
+      </c>
+      <c r="E39" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="F39" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="G39" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="H39" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I39" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J39" s="28" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="28" t="s">
+        <v>236</v>
+      </c>
+      <c r="B40" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" s="28" t="s">
+        <v>237</v>
+      </c>
+      <c r="E40" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="F40" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="G40" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="H40" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I40" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J40" s="28" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="28" t="s">
+        <v>239</v>
+      </c>
+      <c r="B41" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C41" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="28" t="s">
+        <v>240</v>
+      </c>
+      <c r="E41" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="F41" s="28" t="s">
+        <v>241</v>
+      </c>
+      <c r="G41" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="H41" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I41" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J41" s="28" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" s="28" t="s">
+        <v>243</v>
+      </c>
+      <c r="B42" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C42" s="28" t="s">
+        <v>245</v>
+      </c>
+      <c r="D42" s="28" t="s">
+        <v>246</v>
+      </c>
+      <c r="E42" s="28" t="s">
+        <v>247</v>
+      </c>
+      <c r="F42" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="G42" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="H42" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I42" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J42" s="28" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="28" t="s">
+        <v>249</v>
+      </c>
+      <c r="B43" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>245</v>
+      </c>
+      <c r="D43" s="28" t="s">
+        <v>250</v>
+      </c>
+      <c r="E43" s="28" t="s">
+        <v>247</v>
+      </c>
+      <c r="F43" s="28" t="s">
+        <v>251</v>
+      </c>
+      <c r="G43" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="H43" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J43" s="28" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" s="28" t="s">
+        <v>253</v>
+      </c>
+      <c r="B44" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>245</v>
+      </c>
+      <c r="D44" s="28" t="s">
+        <v>254</v>
+      </c>
+      <c r="E44" s="28" t="s">
+        <v>247</v>
+      </c>
+      <c r="F44" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="H44" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I44" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J44" s="28" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" s="28" t="s">
+        <v>256</v>
+      </c>
+      <c r="B45" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D45" s="28" t="s">
+        <v>257</v>
+      </c>
+      <c r="E45" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="F45" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="G45" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="H45" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I45" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J45" s="28" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46" s="28" t="s">
+        <v>259</v>
+      </c>
+      <c r="B46" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C46" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D46" s="28" t="s">
+        <v>260</v>
+      </c>
+      <c r="E46" s="28" t="s">
+        <v>261</v>
+      </c>
+      <c r="F46" s="28" t="s">
+        <v>262</v>
+      </c>
+      <c r="G46" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="H46" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I46" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J46" s="28" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47" s="28" t="s">
+        <v>264</v>
+      </c>
+      <c r="B47" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D47" s="28" t="s">
+        <v>265</v>
+      </c>
+      <c r="E47" s="28" t="s">
+        <v>261</v>
+      </c>
+      <c r="F47" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="G47" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="H47" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I47" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J47" s="28" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="B48" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D48" s="28" t="s">
+        <v>269</v>
+      </c>
+      <c r="E48" s="28" t="s">
+        <v>261</v>
+      </c>
+      <c r="F48" s="28" t="s">
+        <v>270</v>
+      </c>
+      <c r="G48" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="H48" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I48" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J48" s="28" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49" s="28" t="s">
+        <v>272</v>
+      </c>
+      <c r="B49" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="C49" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D49" s="28" t="s">
+        <v>273</v>
+      </c>
+      <c r="E49" s="28" t="s">
+        <v>274</v>
+      </c>
+      <c r="F49" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="G49" s="28" t="s">
+        <v>275</v>
+      </c>
+      <c r="H49" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I49" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J49" s="28" t="s">
+        <v>276</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:H2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:Q20"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:Q20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="1" style="0" width="16"/>
+    <col min="1" max="1" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="24" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="13"/>
-[...17 lines deleted...]
-      <c r="H2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>277</v>
+      </c>
+      <c r="B4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E4" t="s">
+        <v>281</v>
+      </c>
+      <c r="F4" t="s">
+        <v>282</v>
+      </c>
+      <c r="G4" t="s">
+        <v>283</v>
+      </c>
+      <c r="H4" t="s">
+        <v>284</v>
+      </c>
+      <c r="I4" t="s">
+        <v>285</v>
+      </c>
+      <c r="J4" t="s">
+        <v>286</v>
+      </c>
+      <c r="K4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L4" t="s">
+        <v>288</v>
+      </c>
+      <c r="M4" t="s">
+        <v>289</v>
+      </c>
+      <c r="N4" t="s">
+        <v>290</v>
+      </c>
+      <c r="O4" t="s">
+        <v>291</v>
+      </c>
+      <c r="P4" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>294</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>295</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G5" s="28" t="s">
+        <v>297</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I5" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K5" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L5" s="28" t="s">
+        <v>301</v>
+      </c>
+      <c r="M5" s="28" t="s">
+        <v>302</v>
+      </c>
+      <c r="N5" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q5" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>305</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P6" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q6" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="28" t="s">
+        <v>308</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>309</v>
+      </c>
+      <c r="C7" s="28" t="s">
+        <v>275</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F7" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G7" s="28" t="s">
+        <v>311</v>
+      </c>
+      <c r="H7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I7" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J7" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K7" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L7" s="28" t="s">
+        <v>312</v>
+      </c>
+      <c r="M7" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="N7" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P7" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q7" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
+        <v>313</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>314</v>
+      </c>
+      <c r="C8" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E8" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="G8" s="28" t="s">
+        <v>315</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J8" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K8" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L8" s="28" t="s">
+        <v>308</v>
+      </c>
+      <c r="M8" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="N8" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O8" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P8" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q8" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>316</v>
+      </c>
+      <c r="C9" s="28" t="s">
+        <v>317</v>
+      </c>
+      <c r="D9" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G9" s="28" t="s">
+        <v>318</v>
+      </c>
+      <c r="H9" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I9" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J9" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K9" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L9" s="28" t="s">
+        <v>319</v>
+      </c>
+      <c r="M9" s="28" t="s">
+        <v>320</v>
+      </c>
+      <c r="N9" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O9" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q9" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>321</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F10" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>322</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J10" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K10" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>323</v>
+      </c>
+      <c r="M10" s="28" t="s">
+        <v>306</v>
+      </c>
+      <c r="N10" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O10" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q10" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>275</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F11" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G11" s="28" t="s">
+        <v>325</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J11" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K11" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L11" s="28" t="s">
+        <v>308</v>
+      </c>
+      <c r="M11" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="N11" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O11" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q11" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>326</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>327</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F12" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>328</v>
+      </c>
+      <c r="H12" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J12" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K12" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L12" s="28" t="s">
+        <v>329</v>
+      </c>
+      <c r="M12" s="28" t="s">
+        <v>330</v>
+      </c>
+      <c r="N12" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O12" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q12" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>331</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>332</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F13" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>333</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J13" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K13" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L13" s="28" t="s">
+        <v>301</v>
+      </c>
+      <c r="M13" s="28" t="s">
+        <v>334</v>
+      </c>
+      <c r="N13" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O13" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q13" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>335</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F14" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>336</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J14" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K14" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L14" s="28" t="s">
+        <v>308</v>
+      </c>
+      <c r="M14" s="28" t="s">
+        <v>337</v>
+      </c>
+      <c r="N14" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q14" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>338</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>332</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F15" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G15" s="28" t="s">
+        <v>339</v>
+      </c>
+      <c r="H15" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I15" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J15" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K15" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L15" s="28" t="s">
+        <v>340</v>
+      </c>
+      <c r="M15" s="28" t="s">
+        <v>341</v>
+      </c>
+      <c r="N15" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O15" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q15" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>342</v>
+      </c>
+      <c r="C16" s="28" t="s">
+        <v>343</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="F16" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>344</v>
+      </c>
+      <c r="H16" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J16" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K16" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L16" s="28" t="s">
+        <v>345</v>
+      </c>
+      <c r="M16" s="28" t="s">
+        <v>346</v>
+      </c>
+      <c r="N16" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O16" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q16" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
+        <v>275</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>347</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>348</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>313</v>
+      </c>
+      <c r="H17" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J17" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K17" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L17" s="28" t="s">
+        <v>315</v>
+      </c>
+      <c r="M17" s="28" t="s">
+        <v>348</v>
+      </c>
+      <c r="N17" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O17" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q17" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>349</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>350</v>
+      </c>
+      <c r="H18" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J18" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K18" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>315</v>
+      </c>
+      <c r="M18" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="N18" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O18" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P18" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q18" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>351</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>352</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F19" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>353</v>
+      </c>
+      <c r="H19" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J19" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K19" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L19" s="28" t="s">
+        <v>301</v>
+      </c>
+      <c r="M19" s="28" t="s">
+        <v>354</v>
+      </c>
+      <c r="N19" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O19" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P19" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q19" s="28" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="28" t="s">
+        <v>355</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>356</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F20" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="G20" s="28" t="s">
+        <v>357</v>
+      </c>
+      <c r="H20" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I20" s="28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J20" s="28" t="s">
+        <v>299</v>
+      </c>
+      <c r="K20" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="L20" s="28" t="s">
+        <v>358</v>
+      </c>
+      <c r="M20" s="28" t="s">
+        <v>359</v>
+      </c>
+      <c r="N20" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="O20" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P20" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q20" s="28" t="s">
+        <v>77</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:H2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:H5"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="1" style="0" width="16"/>
+    <col min="1" max="1" width="54.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="24" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="13"/>
-[...17 lines deleted...]
-      <c r="H2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="28" t="s">
+        <v>361</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:I32"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="1" style="0" width="12"/>
-[...5 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="8" style="0" width="14"/>
+    <col min="1" max="2" width="12" customWidth="1"/>
+    <col min="3" max="3" width="16" customWidth="1"/>
+    <col min="4" max="4" width="20" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
+    <col min="6" max="6" width="9" customWidth="1"/>
+    <col min="7" max="7" width="12" customWidth="1"/>
+    <col min="8" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="24" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+    </row>
+    <row r="2" spans="1:9" ht="23.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="13"/>
-[...9 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="B2" s="14">
+        <v>100</v>
+      </c>
+      <c r="D2" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="14" t="n">
-[...2 lines deleted...]
-      <c r="D2" s="2" t="s">
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="4" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="E2" s="2"/>
-[...6 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="B4" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="C4" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="D4" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="E4" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="F4" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="F4" s="15" t="s">
+      <c r="G4" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="G4" s="15" t="s">
+      <c r="H4" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="I4" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="I4" s="15" t="s">
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="B5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="17" t="s">
+      <c r="D5" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="D5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="18" t="n">
+      <c r="E5" s="18">
         <v>5</v>
       </c>
-      <c r="F5" s="19" t="n">
+      <c r="F5" s="19">
         <v>3.2</v>
       </c>
-      <c r="G5" s="18" t="n">
+      <c r="G5" s="18">
         <v>8</v>
       </c>
-      <c r="H5" s="20" t="n">
-        <f aca="false">IF($E5="","",$G5-$E5)</f>
+      <c r="H5" s="20">
+        <f t="shared" ref="H5:H29" si="0">IF($E5="","",$G5-$E5)</f>
         <v>3</v>
       </c>
-      <c r="I5" s="20" t="n">
-        <f aca="false">IF($E5="","",$B$2+SUM($H$5:$H5))</f>
+      <c r="I5" s="20">
+        <f>IF($E5="","",$B$2+SUM($H$5:$H5))</f>
         <v>103</v>
       </c>
     </row>
-    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="21"/>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="22"/>
       <c r="F6" s="23"/>
       <c r="G6" s="22"/>
       <c r="H6" s="20" t="str">
-        <f aca="false">IF($E6="","",$G6-$E6)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I6" s="20" t="str">
-        <f aca="false">IF($E6="","",$B$2+SUM($H$5:$H6))</f>
+        <f>IF($E6="","",$B$2+SUM($H$5:$H6))</f>
         <v/>
       </c>
     </row>
-    <row r="7" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="20" t="str">
-        <f aca="false">IF($E7="","",$G7-$E7)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I7" s="20" t="str">
-        <f aca="false">IF($E7="","",$B$2+SUM($H$5:$H7))</f>
+        <f>IF($E7="","",$B$2+SUM($H$5:$H7))</f>
         <v/>
       </c>
     </row>
-    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="21"/>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="22"/>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="20" t="str">
-        <f aca="false">IF($E8="","",$G8-$E8)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I8" s="20" t="str">
-        <f aca="false">IF($E8="","",$B$2+SUM($H$5:$H8))</f>
+        <f>IF($E8="","",$B$2+SUM($H$5:$H8))</f>
         <v/>
       </c>
     </row>
-    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
       <c r="D9" s="21"/>
       <c r="E9" s="22"/>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="20" t="str">
-        <f aca="false">IF($E9="","",$G9-$E9)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I9" s="20" t="str">
-        <f aca="false">IF($E9="","",$B$2+SUM($H$5:$H9))</f>
+        <f>IF($E9="","",$B$2+SUM($H$5:$H9))</f>
         <v/>
       </c>
     </row>
-    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="22"/>
       <c r="F10" s="23"/>
       <c r="G10" s="22"/>
       <c r="H10" s="20" t="str">
-        <f aca="false">IF($E10="","",$G10-$E10)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I10" s="20" t="str">
-        <f aca="false">IF($E10="","",$B$2+SUM($H$5:$H10))</f>
+        <f>IF($E10="","",$B$2+SUM($H$5:$H10))</f>
         <v/>
       </c>
     </row>
-    <row r="11" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="22"/>
       <c r="F11" s="23"/>
       <c r="G11" s="22"/>
       <c r="H11" s="20" t="str">
-        <f aca="false">IF($E11="","",$G11-$E11)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I11" s="20" t="str">
-        <f aca="false">IF($E11="","",$B$2+SUM($H$5:$H11))</f>
+        <f>IF($E11="","",$B$2+SUM($H$5:$H11))</f>
         <v/>
       </c>
     </row>
-    <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="22"/>
       <c r="F12" s="23"/>
       <c r="G12" s="22"/>
       <c r="H12" s="20" t="str">
-        <f aca="false">IF($E12="","",$G12-$E12)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I12" s="20" t="str">
-        <f aca="false">IF($E12="","",$B$2+SUM($H$5:$H12))</f>
+        <f>IF($E12="","",$B$2+SUM($H$5:$H12))</f>
         <v/>
       </c>
     </row>
-    <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="21"/>
       <c r="E13" s="22"/>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="20" t="str">
-        <f aca="false">IF($E13="","",$G13-$E13)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I13" s="20" t="str">
-        <f aca="false">IF($E13="","",$B$2+SUM($H$5:$H13))</f>
+        <f>IF($E13="","",$B$2+SUM($H$5:$H13))</f>
         <v/>
       </c>
     </row>
-    <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="21"/>
       <c r="B14" s="21"/>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="23"/>
       <c r="G14" s="22"/>
       <c r="H14" s="20" t="str">
-        <f aca="false">IF($E14="","",$G14-$E14)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I14" s="20" t="str">
-        <f aca="false">IF($E14="","",$B$2+SUM($H$5:$H14))</f>
+        <f>IF($E14="","",$B$2+SUM($H$5:$H14))</f>
         <v/>
       </c>
     </row>
-    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="22"/>
       <c r="F15" s="23"/>
       <c r="G15" s="22"/>
       <c r="H15" s="20" t="str">
-        <f aca="false">IF($E15="","",$G15-$E15)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I15" s="20" t="str">
-        <f aca="false">IF($E15="","",$B$2+SUM($H$5:$H15))</f>
+        <f>IF($E15="","",$B$2+SUM($H$5:$H15))</f>
         <v/>
       </c>
     </row>
-    <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="22"/>
       <c r="F16" s="23"/>
       <c r="G16" s="22"/>
       <c r="H16" s="20" t="str">
-        <f aca="false">IF($E16="","",$G16-$E16)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I16" s="20" t="str">
-        <f aca="false">IF($E16="","",$B$2+SUM($H$5:$H16))</f>
+        <f>IF($E16="","",$B$2+SUM($H$5:$H16))</f>
         <v/>
       </c>
     </row>
-    <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="20" t="str">
-        <f aca="false">IF($E17="","",$G17-$E17)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I17" s="20" t="str">
-        <f aca="false">IF($E17="","",$B$2+SUM($H$5:$H17))</f>
+        <f>IF($E17="","",$B$2+SUM($H$5:$H17))</f>
         <v/>
       </c>
     </row>
-    <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="22"/>
       <c r="F18" s="23"/>
       <c r="G18" s="22"/>
       <c r="H18" s="20" t="str">
-        <f aca="false">IF($E18="","",$G18-$E18)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I18" s="20" t="str">
-        <f aca="false">IF($E18="","",$B$2+SUM($H$5:$H18))</f>
+        <f>IF($E18="","",$B$2+SUM($H$5:$H18))</f>
         <v/>
       </c>
     </row>
-    <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="21"/>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="22"/>
       <c r="F19" s="23"/>
       <c r="G19" s="22"/>
       <c r="H19" s="20" t="str">
-        <f aca="false">IF($E19="","",$G19-$E19)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I19" s="20" t="str">
-        <f aca="false">IF($E19="","",$B$2+SUM($H$5:$H19))</f>
+        <f>IF($E19="","",$B$2+SUM($H$5:$H19))</f>
         <v/>
       </c>
     </row>
-    <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="21"/>
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="22"/>
       <c r="F20" s="23"/>
       <c r="G20" s="22"/>
       <c r="H20" s="20" t="str">
-        <f aca="false">IF($E20="","",$G20-$E20)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I20" s="20" t="str">
-        <f aca="false">IF($E20="","",$B$2+SUM($H$5:$H20))</f>
+        <f>IF($E20="","",$B$2+SUM($H$5:$H20))</f>
         <v/>
       </c>
     </row>
-    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="22"/>
       <c r="F21" s="23"/>
       <c r="G21" s="22"/>
       <c r="H21" s="20" t="str">
-        <f aca="false">IF($E21="","",$G21-$E21)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I21" s="20" t="str">
-        <f aca="false">IF($E21="","",$B$2+SUM($H$5:$H21))</f>
+        <f>IF($E21="","",$B$2+SUM($H$5:$H21))</f>
         <v/>
       </c>
     </row>
-    <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="21"/>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="22"/>
       <c r="F22" s="23"/>
       <c r="G22" s="22"/>
       <c r="H22" s="20" t="str">
-        <f aca="false">IF($E22="","",$G22-$E22)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I22" s="20" t="str">
-        <f aca="false">IF($E22="","",$B$2+SUM($H$5:$H22))</f>
+        <f>IF($E22="","",$B$2+SUM($H$5:$H22))</f>
         <v/>
       </c>
     </row>
-    <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="21"/>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="22"/>
       <c r="F23" s="23"/>
       <c r="G23" s="22"/>
       <c r="H23" s="20" t="str">
-        <f aca="false">IF($E23="","",$G23-$E23)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I23" s="20" t="str">
-        <f aca="false">IF($E23="","",$B$2+SUM($H$5:$H23))</f>
+        <f>IF($E23="","",$B$2+SUM($H$5:$H23))</f>
         <v/>
       </c>
     </row>
-    <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="21"/>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="22"/>
       <c r="F24" s="23"/>
       <c r="G24" s="22"/>
       <c r="H24" s="20" t="str">
-        <f aca="false">IF($E24="","",$G24-$E24)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I24" s="20" t="str">
-        <f aca="false">IF($E24="","",$B$2+SUM($H$5:$H24))</f>
+        <f>IF($E24="","",$B$2+SUM($H$5:$H24))</f>
         <v/>
       </c>
     </row>
-    <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="21"/>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="22"/>
       <c r="F25" s="23"/>
       <c r="G25" s="22"/>
       <c r="H25" s="20" t="str">
-        <f aca="false">IF($E25="","",$G25-$E25)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I25" s="20" t="str">
-        <f aca="false">IF($E25="","",$B$2+SUM($H$5:$H25))</f>
+        <f>IF($E25="","",$B$2+SUM($H$5:$H25))</f>
         <v/>
       </c>
     </row>
-    <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="21"/>
       <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="22"/>
       <c r="F26" s="23"/>
       <c r="G26" s="22"/>
       <c r="H26" s="20" t="str">
-        <f aca="false">IF($E26="","",$G26-$E26)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I26" s="20" t="str">
-        <f aca="false">IF($E26="","",$B$2+SUM($H$5:$H26))</f>
+        <f>IF($E26="","",$B$2+SUM($H$5:$H26))</f>
         <v/>
       </c>
     </row>
-    <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="21"/>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="22"/>
       <c r="F27" s="23"/>
       <c r="G27" s="22"/>
       <c r="H27" s="20" t="str">
-        <f aca="false">IF($E27="","",$G27-$E27)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I27" s="20" t="str">
-        <f aca="false">IF($E27="","",$B$2+SUM($H$5:$H27))</f>
+        <f>IF($E27="","",$B$2+SUM($H$5:$H27))</f>
         <v/>
       </c>
     </row>
-    <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="21"/>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="22"/>
       <c r="F28" s="23"/>
       <c r="G28" s="22"/>
       <c r="H28" s="20" t="str">
-        <f aca="false">IF($E28="","",$G28-$E28)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I28" s="20" t="str">
-        <f aca="false">IF($E28="","",$B$2+SUM($H$5:$H28))</f>
+        <f>IF($E28="","",$B$2+SUM($H$5:$H28))</f>
         <v/>
       </c>
     </row>
-    <row r="29" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="21"/>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="22"/>
       <c r="F29" s="23"/>
       <c r="G29" s="22"/>
       <c r="H29" s="20" t="str">
-        <f aca="false">IF($E29="","",$G29-$E29)</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I29" s="20" t="str">
-        <f aca="false">IF($E29="","",$B$2+SUM($H$5:$H29))</f>
+        <f>IF($E29="","",$B$2+SUM($H$5:$H29))</f>
         <v/>
       </c>
     </row>
-    <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
-      <c r="E30" s="26" t="n">
-        <f aca="false">SUM($E$5:$E$29)</f>
+      <c r="E30" s="26">
+        <f>SUM($E$5:$E$29)</f>
         <v>5</v>
       </c>
       <c r="F30" s="25"/>
-      <c r="G30" s="26" t="n">
-        <f aca="false">SUM($G$5:$G$29)</f>
+      <c r="G30" s="26">
+        <f>SUM($G$5:$G$29)</f>
         <v>8</v>
       </c>
-      <c r="H30" s="26" t="n">
-        <f aca="false">SUM($H$5:$H$29)</f>
+      <c r="H30" s="26">
+        <f>SUM($H$5:$H$29)</f>
         <v>3</v>
       </c>
       <c r="I30" s="25"/>
     </row>
-    <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="G31" s="3" t="s">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G31" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="H31" s="27">
+        <f>IFERROR($H$30/$E$30,"")</f>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="H31" s="27" t="n">
-[...15 lines deleted...]
-      <c r="I32" s="2"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="A32:I32"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O I E A A B Q S w M E F A A C A A g A l 0 b / X C N x w F u m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 9 D o I w A I W v Q r r T l v o T J a U M J k 6 S G E 2 M a 1 M K N E I x b b H c z c E j e Q U x i r o 5 v u 9 9 w 3 v 3 6 4 2 m f V M H F 2 m s a n U C I o h B I L V o c 6 X L B H S u C B c g Z X T L x Y m X M h h k b e P e 5 g m o n D v H C H n v o Z / A 1 p S I Y B y h Y 7 b Z i 0 o 2 H H x k 9 V 8 O l b a O a y E B o 4 f X G E Z g N J v D K V l C T N E I a a b 0 V y D D 3 m f 7 A + m q q 1 1 n J C t M u N 5 R N E a K 3 h / Y A 1 B L A w Q U A A I A C A C X R v 9 c D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A l 0 b / X P K p l f v a A Q A A r w Y A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O V U w W 7 T Q B C 9 R 8 o / j B a p c i T H S Q 5 w o P K h O E W A V B R I o Q f L Q m t 7 U l t Z e 6 P d s d O 0 4 o P 4 D n 6 M W T t p C l I F F 4 R U 5 u L d n T f P 8 9 6 s b T G j U t e w 7 J + z 0 + F g O L C F N J j D M 7 E w + t r I q k J A g g 9 N W d P 3 b w J C U E j D A X B E C n l 7 i T c U v D a 6 8 s 5 v M l R B 1 B i D N V 1 p s 0 6 1 X n u j u / i 9 r D A U D D 9 b v B X J 1 z j S N T E k u Z u 6 t W q q e p a M / J 5 0 q R u T O d 7 I t s F c Z 0 3 F S K / P u b j C N N j X W 0 8 U R B v 7 c j L Z b r c B N W Y V p L e F 8 I 9 o F z F 8 R C W p b H E h q W B m I T f l p J 1 N N g e B v 1 Y A y 0 W z Y 2 g M j P 2 y R r f m / n 2 2 Z a V N J c k Z I T L b C k j g v v f u b X N U Z V U S m l C c C h / O 6 0 z n Z X 0 d v n g + n c 5 8 Z t a E S 9 o p D I / L g M X e s 7 D v V e O M l S l n 3 I 5 h b 1 D m a K z X 2 + N D v D 8 / U 2 q Z S S W N D c k 0 m I y G g 7 J + w P P z S C O u s J A j K A k Z M 1 n 8 + w N 9 Z R p i 1 t 9 w z S X h O + 7 o M b Y 9 2 Q H G h O W q p y 5 Z E J 8 C F V h 3 + e B S O w m e y / o g d h z j i 4 t x n o s R o L L 4 Q K C D H P q M O j 8 O + j 9 t N m i 8 P 7 e i N / M x K / 7 B 5 e 7 H a y c C T o 6 u n Y D o D v Z a 3 T Z z V + K / + Q A + S 9 U g p E j 2 S f 3 J W i d r 3 M l 6 w p P 8 A V B L A Q I t A B Q A A g A I A J d G / 1 w j c c B b p g A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C X R v 9 c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D y A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A J d G / 1 z y q Z X 7 2 g E A A K 8 G A A A T A A A A A A A A A A A A A A A A A O M B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A A o E A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P m o q A A A A A A A A S C o A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S U y M G V 0 J T I w U X V p b n Q l Q z M l Q T k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 0 Z j k x M T N l N C 1 m Z j Q y L T Q 4 Z D c t Y T J i O C 0 5 Z W Q 4 Z j I 3 Y 2 Y x M z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z U H J v Z 3 J h b W 1 l X 2 V 0 X 1 F 1 a W 5 0 w 6 k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N D U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M z F U M D Y 6 N D A 6 N D I u M T c x M z I 5 M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 N v Z G V f Y 2 9 1 c n N l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 h p c H B v Z H J v b W U m c X V v d D s s J n F 1 b 3 Q 7 Z G l z Y 2 l w b G l u Z S Z x d W 9 0 O y w m c X V v d D t o Z X V y Z S Z x d W 9 0 O y w m c X V v d D t k a X N 0 Y W 5 j Z S Z x d W 9 0 O y w m c X V v d D t h b G x v Y 2 F 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 5 v b W J y Z V 9 w Y X J 0 Y W 5 0 c y Z x d W 9 0 O y w m c X V v d D t p c 1 9 x d W l u d G U m c X V v d D s s J n F 1 b 3 Q 7 a X N f Y 2 9 t c G x l d G V k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 x p b m t f d X J s J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T A s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t j b 2 R l X 2 N v d X J z Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a G l w c G 9 k c m 9 t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 Z G l z Y 2 l w b G l u Z S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a G V 1 c m U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 R p c 3 R h b m N l L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t h b G x v Y 2 F 0 a W 9 u L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t u b 2 1 i c m V f c G F y d G F u d H M s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 l z X 3 F 1 a W 5 0 Z S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a X N f Y 2 9 t c G x l d G V k L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t s a W 5 r X 3 V y b C w 5 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T A s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 N v Z G V f Y 2 9 1 c n N l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t o a X B w b 2 R y b 2 1 l L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t k a X N j a X B s a W 5 l L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t o Z X V y Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 Z G l z d G F u Y 2 U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 F s b G 9 j Y X R p b 2 4 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 5 v b W J y Z V 9 w Y X J 0 Y W 5 0 c y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a X N f c X V p b n R l L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t p c 1 9 j b 2 1 w b G V 0 Z W Q s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 x p b m t f d X J s L D l 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U l M j B l d C U y M F F 1 a W 5 0 J U M z J U E 5 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S U y M G V 0 J T I w U X V p b n Q l Q z M l Q T k v Q 2 x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l J T I w Z X Q l M j B R d W l u d C V D M y V B O S 9 Q c m 9 t d T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N v d G V z J T I w Z G U l M j B s Y S U y M G N v d X J z Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 R k Z G U 5 Z j l j L T Z l Z j I t N G V l M i 0 5 N m N k L T I 5 M z Q z N j l k M G I 1 N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z Q 2 9 0 Z X M g Z C d 1 b m U g Y 2 9 1 c n N l I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N v d G V z X 2 R l X 2 x h X 2 N v d X J z Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N y 0 z M V Q w N j o 0 M T o z N y 4 2 O D Y 0 O T Q 1 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t u d W 0 m c X V v d D s s J n F 1 b 3 Q 7 Y 2 h l d m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 N v d G U m c X V v d D s s J n F 1 b 3 Q 7 Y 2 9 0 Z V 9 y Z W Y m c X V v d D s s J n F 1 b 3 Q 7 Z m F 2 b 3 J p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 R l b m R h b m N l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 R l b m R h b m N l X 3 B j d C Z x d W 9 0 O y w m c X V v d D t u c C Z x d W 9 0 O y w m c X V v d D t z d G F 0 d X Q m c X V v d D s s J n F 1 b 3 Q 7 Z n J h a W N o Z X V y X 3 N l Y y Z x d W 9 0 O y w m c X V v d D t m c m F p Y 2 h l d X J f b G F i Z W w m c X V v d D s s J n F 1 b 3 Q 7 Z X Z v b H V 0 a W 9 u X z V t a W 4 m c X V v d D s s J n F 1 b 3 Q 7 Y 2 9 0 Z V 8 1 b W l u X 2 F n b y Z x d W 9 0 O y w m c X V v d D t j b 2 1 w Y X J h a X N v b l 9 h Z 2 V f c 2 V j J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 V 2 b 2 x 1 d G l v b l 9 v d X Z l c n R 1 c m U m c X V v d D s s J n F 1 b 3 Q 7 Z X Z v b H V 0 a W 9 u X 2 9 1 d m V y d H V y Z V 9 w Y 3 Q m c X V v d D s s J n F 1 b 3 Q 7 c 2 V u c 1 9 v d X Z l c n R 1 c m U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t u d W 0 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j a G V 2 Y W w s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j b 3 R l L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 9 0 Z V 9 y Z W Y s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t m Y X Z v c m k s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t 0 Z W 5 k Y W 5 j Z S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 3 R l b m R h b m N l X 3 B j d C w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 5 w L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 c 3 R h d H V 0 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z n J h a W N o Z X V y X 3 N l Y y w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 Z y Y W l j a G V 1 c l 9 s Y W J l b C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t l d m 9 s d X R p b 2 5 f N W 1 p b i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j b 3 R l X z V t a W 5 f Y W d v L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 N v b X B h c m F p c 2 9 u X 2 F n Z V 9 z Z W M s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z X Z v b H V 0 a W 9 u X 2 9 1 d m V y d H V y Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t l d m 9 s d X R p b 2 5 f b 3 V 2 Z X J 0 d X J l X 3 B j d C w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t z Z W 5 z X 2 9 1 d m V y d H V y Z S w x N n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 3 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 b n V t L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 h l d m F s L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 9 0 Z S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 N v d G V f c m V m L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z m F 2 b 3 J p L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 d G V u Z G F u Y 2 U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t 0 Z W 5 k Y W 5 j Z V 9 w Y 3 Q s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t u c C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 3 N 0 Y X R 1 d C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 Z y Y W l j a G V 1 c l 9 z Z W M s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t m c m F p Y 2 h l d X J f b G F i Z W w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z X Z v b H V 0 a W 9 u X z V t a W 4 s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 9 0 Z V 8 1 b W l u X 2 F n b y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j b 2 1 w Y X J h a X N v b l 9 h Z 2 V f c 2 V j L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 V 2 b 2 x 1 d G l v b l 9 v d X Z l c n R 1 c m U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z X Z v b H V 0 a W 9 u X 2 9 1 d m V y d H V y Z V 9 w Y 3 Q s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 c 2 V u c 1 9 v d X Z l c n R 1 c m U s M T Z 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 D b 3 R l c y U y M G R l J T I w b G E l M j B j b 3 V y c 2 U v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 2 9 0 Z X M l M j B k Z S U y M G x h J T I w Y 2 9 1 c n N l L 0 N s Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N v d G V z J T I w Z G U l M j B s Y S U y M G N v d X J z Z S 9 C c n V 0 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 2 9 0 Z X M l M j B k Z S U y M G x h J T I w Y 2 9 1 c n N l L 0 R h d G V K b 3 V y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 2 9 0 Z X M l M j B k Z S U y M G x h J T I w Y 2 9 1 c n N l L 0 N v d X J z Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N v d G V z J T I w Z G U l M j B s Y S U y M G N v d X J z Z S 9 Q c m 9 t d T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z h b H V l J T I w Y m V 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Y 5 M W U 0 Z j k 0 L T J i N z U t N G M y M i 1 i M m Q 2 L T d m N D Z h Y j U w Z G N k M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M z F U M D Y 6 N T I 6 N D Y u O D k 5 N T Y x O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W Y W x 1 Z S B i Z X R z L 1 B y b 2 1 1 L n t p b m Z v L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z h b H V l I G J l d H M v U H J v b X U u e 2 l u Z m 8 s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z V m F s d W U g Y m V 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N W Y W x 1 Z V 9 i Z X R z I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z h b H V l J T I w Y m V 0 c y 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W Y W x 1 Z S U y M G J l d H M v Q 2 x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V m F s d W U l M j B i Z X R z L 1 B y b 2 1 1 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A J B 2 i d R I l X F N j E Y I k a k R 2 6 w A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A m J + n n 7 y / T L h v 1 c T p R f l 1 w R Q f w n l m 6 Q 1 f T j Z e M A H 4 2 u w A A A A A D o A A A A A C A A A g A A A A I H C i m o I 2 4 P k 3 8 o n b c A e h b j b 2 i p l a h r p 4 E M N 5 s 6 r u + s 9 Q A A A A K i 9 D I 4 + R X 1 h 7 J D U 4 J m 5 E j t h 3 w H V 5 8 U h I s 5 D e l F x I I C u Q 1 w M 6 F m f c N c N A z k k r M o b I p 7 I z J A z u p B 5 7 A a R E w M Y T T H X O 7 C W 3 z Y 1 Q Z h n s W m q l A z J A A A A A 9 1 R s m S n 9 H 9 b u F Q 5 m s B z n v w X n A / E h 5 C 4 v + f 4 U 8 R / s 6 M J i B I 9 t w s 3 3 N c Y 4 z M 0 0 A T d 3 k 8 o X n x C P R h X w t p G 2 p C p w k g = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DCC781-BEE2-4EA5-8920-1444EF1C5EBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/26.2.4.2$Linux_X86_64 LibreOffice_project/620$Build-2</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Plages nommées</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Reglages</vt:lpstr>
+      <vt:lpstr>Mode d'emploi</vt:lpstr>
+      <vt:lpstr>Programme et Quinte</vt:lpstr>
+      <vt:lpstr>Cotes d'une course</vt:lpstr>
+      <vt:lpstr>Value bets</vt:lpstr>
+      <vt:lpstr>Suivi de bankroll</vt:lpstr>
+      <vt:lpstr>CleAPI</vt:lpstr>
+      <vt:lpstr>Course</vt:lpstr>
+      <vt:lpstr>DateJour</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>openpyxl</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>