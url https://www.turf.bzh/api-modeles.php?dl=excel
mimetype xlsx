--- v1 (2026-09-11)
+++ v2 (2026-11-05)
@@ -1,5473 +1,12366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
-  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/queryTables/queryTable4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A869A76F-5903-4189-B960-B4781F4B005F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="39405" yWindow="4905" windowWidth="30090" windowHeight="13650" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Reglages" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Suivi de bankroll" sheetId="6" r:id="rId6"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Réglages" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Mode d'emploi" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Catalogue" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Programme" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Quinté" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Cotes courses" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Cotes" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Value direct" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Partants" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Résultats" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Rapports" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Stats premium" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Tops" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Value bets" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="J Écurie BZH" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="P Programme" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="P Partants" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="P Résultats" sheetId="18" state="visible" r:id="rId18"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="P Rapports" sheetId="19" state="visible" r:id="rId19"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Partants" sheetId="20" state="visible" r:id="rId20"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Indicateurs" sheetId="21" state="visible" r:id="rId21"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Cotes" sheetId="22" state="visible" r:id="rId22"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Cotes historique" sheetId="23" state="visible" r:id="rId23"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Mouvements" sheetId="24" state="visible" r:id="rId24"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Rapports" sheetId="25" state="visible" r:id="rId25"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Arrivée" sheetId="26" state="visible" r:id="rId26"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Analyse" sheetId="27" state="visible" r:id="rId27"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Écarts" sheetId="28" state="visible" r:id="rId28"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Renifleur" sheetId="29" state="visible" r:id="rId29"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Dossier" sheetId="30" state="visible" r:id="rId30"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="C Stats premium" sheetId="31" state="visible" r:id="rId31"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="H Recherche" sheetId="32" state="visible" r:id="rId32"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="H Historique" sheetId="33" state="visible" r:id="rId33"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="H Stats" sheetId="34" state="visible" r:id="rId34"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="H Lectures" sheetId="35" state="visible" r:id="rId35"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="H Renifleur" sheetId="36" state="visible" r:id="rId36"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="N Recherche" sheetId="37" state="visible" r:id="rId37"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="N Stats" sheetId="38" state="visible" r:id="rId38"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="R Compte" sheetId="39" state="visible" r:id="rId39"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="R Schéma" sheetId="40" state="visible" r:id="rId40"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="R Exports" sheetId="41" state="visible" r:id="rId41"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="R Méthodes" sheetId="42" state="visible" r:id="rId42"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="R Performances" sheetId="43" state="visible" r:id="rId43"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="R Chat BZH" sheetId="44" state="visible" r:id="rId44"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Suivi de bankroll" sheetId="45" state="visible" r:id="rId45"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Listes" sheetId="46" state="hidden" r:id="rId46"/>
   </sheets>
   <definedNames>
-    <definedName name="CleAPI">Reglages!$B$3</definedName>
-[...4 lines deleted...]
-    <definedName name="DonnéesExternes_2" localSheetId="3" hidden="1">'Cotes d''une course'!$A$4:$Q$20</definedName>
+    <definedName name="CleAPI">'Réglages'!$B$7</definedName>
+    <definedName name="DateJour">'Réglages'!$B$11</definedName>
+    <definedName name="DateDu">'Réglages'!$B$12</definedName>
+    <definedName name="DateAu">'Réglages'!$B$13</definedName>
+    <definedName name="Course">'Réglages'!$B$17</definedName>
+    <definedName name="Hippodrome">'Réglages'!$B$18</definedName>
+    <definedName name="Discipline">'Réglages'!$B$19</definedName>
+    <definedName name="Champs">'Réglages'!$B$20</definedName>
+    <definedName name="NonPartants">'Réglages'!$B$21</definedName>
+    <definedName name="FiltreProgramme">'Réglages'!$B$22</definedName>
+    <definedName name="Arrivee">'Réglages'!$B$23</definedName>
+    <definedName name="Masse">'Réglages'!$B$26</definedName>
+    <definedName name="Pari">'Réglages'!$B$27</definedName>
+    <definedName name="Payants">'Réglages'!$B$28</definedName>
+    <definedName name="Indicateur">'Réglages'!$B$31</definedName>
+    <definedName name="TopN">'Réglages'!$B$32</definedName>
+    <definedName name="Fenetre">'Réglages'!$B$35</definedName>
+    <definedName name="Famille">'Réglages'!$B$36</definedName>
+    <definedName name="Palmares">'Réglages'!$B$37</definedName>
+    <definedName name="NombrePerformances">'Réglages'!$B$38</definedName>
+    <definedName name="HorizonCotes">'Réglages'!$B$41</definedName>
+    <definedName name="EcartMin">'Réglages'!$B$42</definedName>
+    <definedName name="CoteBZHMax">'Réglages'!$B$43</definedName>
+    <definedName name="CoteMin">'Réglages'!$B$44</definedName>
+    <definedName name="CoteMax">'Réglages'!$B$45</definedName>
+    <definedName name="AppelsDirect">'Réglages'!$B$46</definedName>
+    <definedName name="FenetreMouvements">'Réglages'!$B$49</definedName>
+    <definedName name="LimiteMouvements">'Réglages'!$B$50</definedName>
+    <definedName name="Sections">'Réglages'!$B$53</definedName>
+    <definedName name="Historique">'Réglages'!$B$54</definedName>
+    <definedName name="Ecurie">'Réglages'!$B$57</definedName>
+    <definedName name="RechercheCheval">'Réglages'!$B$60</definedName>
+    <definedName name="IdCheval">'Réglages'!$B$61</definedName>
+    <definedName name="LimiteRecherche">'Réglages'!$B$62</definedName>
+    <definedName name="LimiteHistorique">'Réglages'!$B$63</definedName>
+    <definedName name="NotesRenifleur">'Réglages'!$B$64</definedName>
+    <definedName name="PeriodeJours">'Réglages'!$B$65</definedName>
+    <definedName name="RecherchePersonne">'Réglages'!$B$68</definedName>
+    <definedName name="TypePersonne">'Réglages'!$B$69</definedName>
+    <definedName name="IdPersonne">'Réglages'!$B$70</definedName>
+    <definedName name="Question">'Réglages'!$B$73</definedName>
+    <definedName name="ModeIA">'Réglages'!$B$74</definedName>
+    <definedName name="CreditsMaximum">'Réglages'!$B$75</definedName>
+    <definedName name="ChatActif">'Réglages'!$B$76</definedName>
+    <definedName name="DateJourISO">'Réglages'!$G$6</definedName>
+    <definedName name="DateDuISO">'Réglages'!$G$7</definedName>
+    <definedName name="DateAuISO">'Réglages'!$G$8</definedName>
+    <definedName name="SoldeDepart">'Suivi de bankroll'!$B$3</definedName>
+    <definedName name="DonneesExternes_1" localSheetId="3" hidden="1">'J Programme'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_2" localSheetId="4" hidden="1">'J Quinté'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_3" localSheetId="5" hidden="1">'J Cotes courses'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_4" localSheetId="6" hidden="1">'J Cotes'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_5" localSheetId="7" hidden="1">'J Value direct'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_6" localSheetId="8" hidden="1">'J Partants'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_7" localSheetId="9" hidden="1">'J Résultats'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_8" localSheetId="10" hidden="1">'J Rapports'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_9" localSheetId="11" hidden="1">'J Stats premium'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_10" localSheetId="12" hidden="1">'J Tops'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_11" localSheetId="13" hidden="1">'J Value bets'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_12" localSheetId="14" hidden="1">'J Écurie BZH'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_13" localSheetId="15" hidden="1">'P Programme'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_14" localSheetId="16" hidden="1">'P Partants'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_15" localSheetId="17" hidden="1">'P Résultats'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_16" localSheetId="18" hidden="1">'P Rapports'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_17" localSheetId="19" hidden="1">'C Partants'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_18" localSheetId="20" hidden="1">'C Indicateurs'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_19" localSheetId="21" hidden="1">'C Cotes'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_20" localSheetId="22" hidden="1">'C Cotes historique'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_21" localSheetId="23" hidden="1">'C Mouvements'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_22" localSheetId="24" hidden="1">'C Rapports'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_23" localSheetId="25" hidden="1">'C Arrivée'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_24" localSheetId="26" hidden="1">'C Analyse'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_25" localSheetId="27" hidden="1">'C Écarts'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_26" localSheetId="28" hidden="1">'C Renifleur'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_27" localSheetId="29" hidden="1">'C Dossier'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_28" localSheetId="30" hidden="1">'C Stats premium'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_29" localSheetId="31" hidden="1">'H Recherche'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_30" localSheetId="32" hidden="1">'H Historique'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_31" localSheetId="33" hidden="1">'H Stats'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_32" localSheetId="34" hidden="1">'H Lectures'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_33" localSheetId="35" hidden="1">'H Renifleur'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_34" localSheetId="36" hidden="1">'N Recherche'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_35" localSheetId="37" hidden="1">'N Stats'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_36" localSheetId="38" hidden="1">'R Compte'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_37" localSheetId="39" hidden="1">'R Schéma'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_38" localSheetId="40" hidden="1">'R Exports'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_39" localSheetId="41" hidden="1">'R Méthodes'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_40" localSheetId="42" hidden="1">'R Performances'!$A$1:$A$2</definedName>
+    <definedName name="DonneesExternes_41" localSheetId="43" hidden="1">'R Chat BZH'!$A$1:$A$2</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
-[...24 lines deleted...]
-  </extLst>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
-</file>
-[...57 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{A6284CE6-BF1A-4006-BD13-2C64D5E203B6}" keepAlive="1" name="ModelConnection_DonnéesExternes_1" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" saveData="1">
-[...5 lines deleted...]
-    </extLst>
+  <connection id="1" xr16:uid="{08539F25-72AB-4F09-BE69-35AD5048DB48}" keepAlive="1" name="Requête - J_Programme" description="Connexion à la requête « J_Programme » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Programme;Extended Properties=" command="SELECT * FROM [J_Programme]"/>
   </connection>
-  <connection id="2" xr16:uid="{290C6C17-46CA-438A-AA4C-A50E337BE286}" keepAlive="1" name="ModelConnection_DonnéesExternes_11" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" saveData="1">
-[...5 lines deleted...]
-    </extLst>
+  <connection id="2" xr16:uid="{746F09ED-1556-42CD-9A41-890EC0A4A8B9}" keepAlive="1" name="Requête - J_Quinte" description="Connexion à la requête « J_Quinte » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Quinte;Extended Properties=" command="SELECT * FROM [J_Quinte]"/>
   </connection>
-  <connection id="3" xr16:uid="{EB342719-CE54-48BB-B688-9DF5069F4BBA}" keepAlive="1" name="ModelConnection_DonnéesExternes_2" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" saveData="1">
-[...5 lines deleted...]
-    </extLst>
+  <connection id="3" xr16:uid="{03C07F10-D05F-44C0-9ED4-0346F5CAEF0B}" keepAlive="1" interval="5" name="Requête - J_Cotes_courses" description="Connexion à la requête « J_Cotes_courses » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Cotes_courses;Extended Properties=" command="SELECT * FROM [J_Cotes_courses]"/>
   </connection>
-  <connection id="4" xr16:uid="{B2F2D978-4655-40B7-BE55-9A89DCEC70FE}" name="Requête - Cotes de la course" description="Connexion à la requête « Cotes de la course » dans le classeur." type="100" refreshedVersion="8" minRefreshableVersion="5">
-[...4 lines deleted...]
-    </extLst>
+  <connection id="4" xr16:uid="{3E766EE6-6EB9-4A35-AAF7-6D27341B71C5}" keepAlive="1" interval="5" name="Requête - J_Cotes" description="Connexion à la requête « J_Cotes » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Cotes;Extended Properties=" command="SELECT * FROM [J_Cotes]"/>
   </connection>
-  <connection id="5" xr16:uid="{9FA104F5-157D-4868-A003-14C3F338114F}" name="Requête - Programme et Quinté" description="Connexion à la requête « Programme et Quinté » dans le classeur." type="100" refreshedVersion="8" minRefreshableVersion="5">
-[...4 lines deleted...]
-    </extLst>
+  <connection id="5" xr16:uid="{9FFC7598-37D4-40B2-A3E4-5E461B583D15}" keepAlive="1" interval="5" name="Requête - J_Value_direct" description="Connexion à la requête « J_Value_direct » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Value_direct;Extended Properties=" command="SELECT * FROM [J_Value_direct]"/>
   </connection>
-  <connection id="6" xr16:uid="{4045DECC-5B6B-4351-B394-16B8BAE28BF0}" name="Requête - Value bets(1)" description="Connexion à la requête « Value bets » dans le classeur." type="100" refreshedVersion="8" minRefreshableVersion="5">
-[...4 lines deleted...]
-    </extLst>
+  <connection id="6" xr16:uid="{1ADBF7D4-795F-4B70-AB57-5DB942872CA9}" keepAlive="1" name="Requête - J_Partants" description="Connexion à la requête « J_Partants » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Partants;Extended Properties=" command="SELECT * FROM [J_Partants]"/>
   </connection>
-  <connection id="7" xr16:uid="{BBD2FA01-DE9B-434F-AF0C-62167C13D23E}" keepAlive="1" name="ThisWorkbookDataModel" description="Modèle de données" type="5" refreshedVersion="8" minRefreshableVersion="5" background="1">
-[...6 lines deleted...]
-    </extLst>
+  <connection id="7" xr16:uid="{0F28C322-C715-43EF-9E80-854C3B57554C}" keepAlive="1" name="Requête - J_Resultats" description="Connexion à la requête « J_Resultats » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Resultats;Extended Properties=" command="SELECT * FROM [J_Resultats]"/>
+  </connection>
+  <connection id="8" xr16:uid="{1A7A325D-2AE2-43DC-BB8A-4CA74ED3AE6B}" keepAlive="1" name="Requête - J_Rapports" description="Connexion à la requête « J_Rapports » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Rapports;Extended Properties=" command="SELECT * FROM [J_Rapports]"/>
+  </connection>
+  <connection id="9" xr16:uid="{C2AFA23B-544F-4E16-B1E9-E93C52F5BD4C}" keepAlive="1" name="Requête - J_Stats_premium" description="Connexion à la requête « J_Stats_premium » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Stats_premium;Extended Properties=" command="SELECT * FROM [J_Stats_premium]"/>
+  </connection>
+  <connection id="10" xr16:uid="{CC8C75F9-37E8-4841-A959-042F706C9F06}" keepAlive="1" name="Requête - J_Tops" description="Connexion à la requête « J_Tops » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Tops;Extended Properties=" command="SELECT * FROM [J_Tops]"/>
+  </connection>
+  <connection id="11" xr16:uid="{F917632D-F856-4517-9163-32CA8D05FEB0}" keepAlive="1" name="Requête - J_Value_bets" description="Connexion à la requête « J_Value_bets » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Value_bets;Extended Properties=" command="SELECT * FROM [J_Value_bets]"/>
+  </connection>
+  <connection id="12" xr16:uid="{7885C874-505F-4634-9B78-23EBE0D2BF52}" keepAlive="1" name="Requête - J_Ecurie_BZH" description="Connexion à la requête « J_Ecurie_BZH » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=J_Ecurie_BZH;Extended Properties=" command="SELECT * FROM [J_Ecurie_BZH]"/>
+  </connection>
+  <connection id="13" xr16:uid="{3C55612A-9B17-48CA-B4C4-C0DDBCCDEE0E}" keepAlive="1" name="Requête - P_Programme" description="Connexion à la requête « P_Programme » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=P_Programme;Extended Properties=" command="SELECT * FROM [P_Programme]"/>
+  </connection>
+  <connection id="14" xr16:uid="{5B8644D9-CE19-4D77-9853-10BE92EF46FE}" keepAlive="1" name="Requête - P_Partants" description="Connexion à la requête « P_Partants » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=P_Partants;Extended Properties=" command="SELECT * FROM [P_Partants]"/>
+  </connection>
+  <connection id="15" xr16:uid="{D889F2BC-C331-4D19-8B96-B6075FC295B3}" keepAlive="1" name="Requête - P_Resultats" description="Connexion à la requête « P_Resultats » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=P_Resultats;Extended Properties=" command="SELECT * FROM [P_Resultats]"/>
+  </connection>
+  <connection id="16" xr16:uid="{EAE01EEF-864A-4E48-AD92-C440B33B3EC1}" keepAlive="1" name="Requête - P_Rapports" description="Connexion à la requête « P_Rapports » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=P_Rapports;Extended Properties=" command="SELECT * FROM [P_Rapports]"/>
+  </connection>
+  <connection id="17" xr16:uid="{567572ED-3E3C-46AF-943F-878F7511ED96}" keepAlive="1" name="Requête - C_Partants" description="Connexion à la requête « C_Partants » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Partants;Extended Properties=" command="SELECT * FROM [C_Partants]"/>
+  </connection>
+  <connection id="18" xr16:uid="{9E3193F8-5FF0-4D0E-BF39-5F5C9FFDC71D}" keepAlive="1" name="Requête - C_Indicateurs" description="Connexion à la requête « C_Indicateurs » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Indicateurs;Extended Properties=" command="SELECT * FROM [C_Indicateurs]"/>
+  </connection>
+  <connection id="19" xr16:uid="{9C7D0CC1-0324-4863-B843-9C9D44034A8A}" keepAlive="1" name="Requête - C_Cotes" description="Connexion à la requête « C_Cotes » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Cotes;Extended Properties=" command="SELECT * FROM [C_Cotes]"/>
+  </connection>
+  <connection id="20" xr16:uid="{F541A3D9-F215-47ED-B5B5-44007161F983}" keepAlive="1" name="Requête - C_Cotes_historique" description="Connexion à la requête « C_Cotes_historique » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Cotes_historique;Extended Properties=" command="SELECT * FROM [C_Cotes_historique]"/>
+  </connection>
+  <connection id="21" xr16:uid="{575AF12C-78C8-41D0-B88D-1D75A750013A}" keepAlive="1" name="Requête - C_Mouvements" description="Connexion à la requête « C_Mouvements » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Mouvements;Extended Properties=" command="SELECT * FROM [C_Mouvements]"/>
+  </connection>
+  <connection id="22" xr16:uid="{83715143-679C-4760-A9A6-015DC8784663}" keepAlive="1" name="Requête - C_Rapports" description="Connexion à la requête « C_Rapports » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Rapports;Extended Properties=" command="SELECT * FROM [C_Rapports]"/>
+  </connection>
+  <connection id="23" xr16:uid="{8A003EC3-E6F4-4FAE-834F-3609DB9D5DC6}" keepAlive="1" name="Requête - C_Arrivee" description="Connexion à la requête « C_Arrivee » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Arrivee;Extended Properties=" command="SELECT * FROM [C_Arrivee]"/>
+  </connection>
+  <connection id="24" xr16:uid="{8F9E17DB-9B98-4B0C-9418-4C577835C139}" keepAlive="1" name="Requête - C_Analyse" description="Connexion à la requête « C_Analyse » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Analyse;Extended Properties=" command="SELECT * FROM [C_Analyse]"/>
+  </connection>
+  <connection id="25" xr16:uid="{C64C1C82-43BC-43BA-82B4-C08A667F3A87}" keepAlive="1" name="Requête - C_Ecarts" description="Connexion à la requête « C_Ecarts » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Ecarts;Extended Properties=" command="SELECT * FROM [C_Ecarts]"/>
+  </connection>
+  <connection id="26" xr16:uid="{A6799F34-9460-4549-9FC1-79782170EA72}" keepAlive="1" name="Requête - C_Renifleur" description="Connexion à la requête « C_Renifleur » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Renifleur;Extended Properties=" command="SELECT * FROM [C_Renifleur]"/>
+  </connection>
+  <connection id="27" xr16:uid="{C4D42E59-E65F-4959-8F5C-ED301CF56E21}" keepAlive="1" name="Requête - C_Dossier" description="Connexion à la requête « C_Dossier » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Dossier;Extended Properties=" command="SELECT * FROM [C_Dossier]"/>
+  </connection>
+  <connection id="28" xr16:uid="{170DCDE9-8342-4EDC-BF80-523387990D70}" keepAlive="1" name="Requête - C_Stats_premium" description="Connexion à la requête « C_Stats_premium » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=C_Stats_premium;Extended Properties=" command="SELECT * FROM [C_Stats_premium]"/>
+  </connection>
+  <connection id="29" xr16:uid="{F3CE7F5C-1429-4458-AC54-D090A3316CFE}" keepAlive="1" name="Requête - H_Recherche" description="Connexion à la requête « H_Recherche » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=H_Recherche;Extended Properties=" command="SELECT * FROM [H_Recherche]"/>
+  </connection>
+  <connection id="30" xr16:uid="{9A08FF5C-D978-44F4-B438-451D12755BB3}" keepAlive="1" name="Requête - H_Historique" description="Connexion à la requête « H_Historique » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=H_Historique;Extended Properties=" command="SELECT * FROM [H_Historique]"/>
+  </connection>
+  <connection id="31" xr16:uid="{0C8C7E8A-46DE-41B0-800B-BF32222406CB}" keepAlive="1" name="Requête - H_Stats" description="Connexion à la requête « H_Stats » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=H_Stats;Extended Properties=" command="SELECT * FROM [H_Stats]"/>
+  </connection>
+  <connection id="32" xr16:uid="{5882604D-A18F-4FEA-90CF-8BD10B421712}" keepAlive="1" name="Requête - H_Lectures" description="Connexion à la requête « H_Lectures » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=H_Lectures;Extended Properties=" command="SELECT * FROM [H_Lectures]"/>
+  </connection>
+  <connection id="33" xr16:uid="{30A06C66-4574-4763-B740-5367D6DA30EC}" keepAlive="1" name="Requête - H_Renifleur" description="Connexion à la requête « H_Renifleur » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=H_Renifleur;Extended Properties=" command="SELECT * FROM [H_Renifleur]"/>
+  </connection>
+  <connection id="34" xr16:uid="{6D1F901A-A7B8-46D9-8215-FB02A621EC15}" keepAlive="1" name="Requête - N_Recherche" description="Connexion à la requête « N_Recherche » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=N_Recherche;Extended Properties=" command="SELECT * FROM [N_Recherche]"/>
+  </connection>
+  <connection id="35" xr16:uid="{0AEB7083-846A-4863-AE71-54FEF50BB15E}" keepAlive="1" name="Requête - N_Stats" description="Connexion à la requête « N_Stats » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=N_Stats;Extended Properties=" command="SELECT * FROM [N_Stats]"/>
+  </connection>
+  <connection id="36" xr16:uid="{C4D3081A-0883-43FC-9B6D-F90D3E297490}" keepAlive="1" name="Requête - R_Compte" description="Connexion à la requête « R_Compte » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=R_Compte;Extended Properties=" command="SELECT * FROM [R_Compte]"/>
+  </connection>
+  <connection id="37" xr16:uid="{CA77DA33-09BE-494C-868B-237E5A963284}" keepAlive="1" name="Requête - R_Schema" description="Connexion à la requête « R_Schema » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=R_Schema;Extended Properties=" command="SELECT * FROM [R_Schema]"/>
+  </connection>
+  <connection id="38" xr16:uid="{88C7110F-2C07-4606-8179-BA57D677678D}" keepAlive="1" name="Requête - R_Exports" description="Connexion à la requête « R_Exports » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=R_Exports;Extended Properties=" command="SELECT * FROM [R_Exports]"/>
+  </connection>
+  <connection id="39" xr16:uid="{21CCF07E-7068-47AF-BDB3-C00C15D59292}" keepAlive="1" name="Requête - R_Methodes" description="Connexion à la requête « R_Methodes » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=R_Methodes;Extended Properties=" command="SELECT * FROM [R_Methodes]"/>
+  </connection>
+  <connection id="40" xr16:uid="{8A00EE34-8393-4616-93A2-DDFA22F225F4}" keepAlive="1" name="Requête - R_Performances" description="Connexion à la requête « R_Performances » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=R_Performances;Extended Properties=" command="SELECT * FROM [R_Performances]"/>
+  </connection>
+  <connection id="41" xr16:uid="{944F8995-F995-491D-BA57-2792F948AF6F}" keepAlive="1" name="Requête - R_Chat_BZH" description="Connexion à la requête « R_Chat_BZH » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=R_Chat_BZH;Extended Properties=" command="SELECT * FROM [R_Chat_BZH]"/>
   </connection>
 </connections>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1118 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0.0%"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="DD/MM/YYYY"/>
+    <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="1"/>
+      <color theme="1"/>
+      <sz val="11"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="001F3864"/>
+      <sz val="16"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color rgb="FF64748B"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <i val="1"/>
+      <color rgb="00595959"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b/>
+      <name val="Arial"/>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
       <sz val="10"/>
-      <color rgb="FF0F172A"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF1D4ED8"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="001F3864"/>
+      <sz val="11"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <b val="1"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF075D6E"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <color rgb="000000FF"/>
+      <sz val="10"/>
     </font>
     <font>
+      <name val="Arial"/>
       <sz val="10"/>
-      <color rgb="FF0F172A"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-      <family val="3"/>
+      <name val="Arial"/>
+      <i val="1"/>
+      <color rgb="00375623"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="001F3864"/>
+      <sz val="12"/>
     </font>
     <font>
-      <b/>
+      <name val="Arial"/>
+      <color rgb="000563C1"/>
       <sz val="10"/>
-      <color rgb="FFFFFFFF"/>
-[...14 lines deleted...]
-      <family val="2"/>
+      <u val="single"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF0A7C91"/>
-        <bgColor rgb="FF075D6E"/>
+        <fgColor rgb="001F3864"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFF6BF"/>
-        <bgColor rgb="FFFFFF99"/>
+        <fgColor rgb="00DDEBF7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF1F5F9"/>
-[...12 lines deleted...]
-        <bgColor rgb="FFE2E8F0"/>
+        <fgColor rgb="00FFF2CC"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFE2E8F0"/>
+        <color rgb="00BFBFBF"/>
       </left>
       <right style="thin">
-        <color rgb="FFE2E8F0"/>
+        <color rgb="00BFBFBF"/>
       </right>
       <top style="thin">
-        <color rgb="FFE2E8F0"/>
+        <color rgb="00BFBFBF"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFE2E8F0"/>
+        <color rgb="00BFBFBF"/>
       </bottom>
-      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="27">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="2" fontId="6" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
-  <dxfs count="28">
-[...85 lines deleted...]
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
-      <rgbColor rgb="FF000000"/>
-[...54 lines deleted...]
-      <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet35.xml" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet36.xml" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet37.xml" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet38.xml" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet39.xml" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet40.xml" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet41.xml" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet42.xml" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet43.xml" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet44.xml" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet45.xml" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet46.xml" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml" Id="rId900"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId901"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonnéesExternes_1" backgroundRefresh="0" connectionId="1" xr16:uid="{980FE503-A7BA-45DD-BE31-E00DF7E6442A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
-[...54 lines deleted...]
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonnéesExternes_1" backgroundRefresh="0" connectionId="2" xr16:uid="{573EC9F5-EF86-4EDF-BC77-C6A55F4175B5}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_1" connectionId="1" xr16:uid="{F4ABAAFB-F86A-425B-BC13-095960D7A916}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="2">
     <queryTableFields count="1">
       <queryTableField id="1" name="info" tableColumnId="1"/>
     </queryTableFields>
   </queryTableRefresh>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable10.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_10" connectionId="10" xr16:uid="{1B0A5338-05E3-474E-85D3-D358C9BD5F08}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable11.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_11" connectionId="11" xr16:uid="{DE045971-A708-4359-9013-88FD138C3283}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable12.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_12" connectionId="12" xr16:uid="{9370A7B1-2BE8-43E1-B51C-2EAF74170452}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable13.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_13" connectionId="13" xr16:uid="{997BA698-F4BB-46F5-9700-851F2ADA334F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable14.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_14" connectionId="14" xr16:uid="{70E2EE02-1CA3-4A42-9DB5-089022E898D6}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable15.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_15" connectionId="15" xr16:uid="{A6138110-959F-4D59-A24B-B1F61315052C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable16.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_16" connectionId="16" xr16:uid="{F871CFCF-17C1-4765-85E1-327697B72CCA}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable17.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_17" connectionId="17" xr16:uid="{2E8105F7-5B91-40C5-B2D8-427AC68AEAC8}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable18.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_18" connectionId="18" xr16:uid="{027371A7-E37B-49E2-9137-ACDBF4791025}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable19.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_19" connectionId="19" xr16:uid="{54A7D9B0-DFF7-4D35-AE0C-D181A1A564A2}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable2.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_2" connectionId="2" xr16:uid="{77E681CF-DD90-42D7-8B17-D03E8EF6BC3C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable20.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_20" connectionId="20" xr16:uid="{3FF54A83-F00F-4755-B508-C80D7333591B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable21.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_21" connectionId="21" xr16:uid="{BC5AAB9B-BC1A-410F-AB78-9FF04BDAFE97}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable22.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_22" connectionId="22" xr16:uid="{332C1488-7E71-4C26-9493-89F376A809A3}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable23.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_23" connectionId="23" xr16:uid="{A661177E-3002-47FA-8CEE-62613ABCCE13}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable24.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_24" connectionId="24" xr16:uid="{7440621F-E55C-4DBE-BEB5-AE7C84812C1C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable25.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_25" connectionId="25" xr16:uid="{C97E7CE5-601C-466A-81D3-5C4FFBF2C3E8}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable26.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_26" connectionId="26" xr16:uid="{135CC7FA-2222-4ACE-AA4A-E2B112AC9371}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable27.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_27" connectionId="27" xr16:uid="{FE3C066C-B447-422C-AED4-E61C8CDAC221}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable28.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_28" connectionId="28" xr16:uid="{4AF1B821-FC63-4355-828D-97A697840237}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable29.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_29" connectionId="29" xr16:uid="{6806C153-17CE-4913-BD34-61E184134258}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable3.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_3" connectionId="3" xr16:uid="{9590E964-8DFB-4B8D-B991-5668F652B22B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable30.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_30" connectionId="30" xr16:uid="{FA927A6C-585F-4819-A90D-2E73DEF6B90A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable31.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_31" connectionId="31" xr16:uid="{26E8F0DF-30F7-4641-9031-5731DAC24218}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable32.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_32" connectionId="32" xr16:uid="{EC595A35-C8CF-4338-A119-C88A4A28A648}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable33.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_33" connectionId="33" xr16:uid="{98ED58BD-CB15-437E-AAC4-06C1021E8722}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable34.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_34" connectionId="34" xr16:uid="{FBA1BDF7-4AC0-4097-A5A0-4C5E3B8DC62F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable35.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_35" connectionId="35" xr16:uid="{C05986CC-CB27-4ED6-8480-C95AEDEDC320}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable36.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_36" connectionId="36" xr16:uid="{DBE62D8E-DB9D-4D86-9513-AC239FB34D0F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable37.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_37" connectionId="37" xr16:uid="{D4E67B06-C775-4547-A93E-B95188DA6C31}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable38.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_38" connectionId="38" xr16:uid="{D9DEDC5A-6DC1-4973-96EB-8124BCA04DC4}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable39.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_39" connectionId="39" xr16:uid="{65948010-7A3E-455D-A313-592C7ECC6456}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable4.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_4" connectionId="4" xr16:uid="{071C0F60-A148-42EB-A15F-959675F0341A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable40.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_40" connectionId="40" xr16:uid="{0662CD2A-5B74-4FA1-B598-6AA01B74D81F}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable41.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_41" connectionId="41" xr16:uid="{32340D59-4788-4389-A2EA-8C4A54AEB8D3}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable5.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_5" connectionId="5" xr16:uid="{9BFB2835-0C3A-4D7B-AFAB-03B6D69E7A27}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable6.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_6" connectionId="6" xr16:uid="{D0233BBA-C5F3-404B-865D-66A1CE955FA7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable7.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_7" connectionId="7" xr16:uid="{8D1BEDB3-D941-4E31-A416-FCD128F33DF7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable8.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_8" connectionId="8" xr16:uid="{0A2C4BB8-71F7-4695-BAF9-A9D34AB2B6C7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable9.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="DonneesExternes_9" connectionId="9" xr16:uid="{A6D397E1-2B46-4D0E-B317-3F9D3DE62304}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="2">
+    <queryTableFields count="1">
+      <queryTableField id="1" name="info" tableColumnId="1"/>
+    </queryTableFields>
+  </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
+<file path=xl/tables/_rels/table10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable10.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable11.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable12.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable13.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable14.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable15.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable16.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable17.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable18.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable19.xml"/></Relationships>
+</file>
+
 <file path=xl/tables/_rels/table2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable2.xml"/></Relationships>
 </file>
 
+<file path=xl/tables/_rels/table20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable20.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable21.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable22.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable23.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable24.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable25.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable26.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable27.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable28.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable29.xml"/></Relationships>
+</file>
+
 <file path=xl/tables/_rels/table3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable3.xml"/></Relationships>
 </file>
 
+<file path=xl/tables/_rels/table30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable30.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable31.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable32.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable33.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable34.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable35.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable36.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable37.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable38.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable39.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable4.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable40.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable41.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable5.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable6.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable7.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable8.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable9.xml"/></Relationships>
+</file>
+
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{633DE2DB-6A20-4EFC-9787-9E559B507001}" name="Programme_et_Quinté" displayName="Programme_et_Quinté" ref="A4:J49" tableType="queryTable" totalsRowShown="0">
-[...11 lines deleted...]
-    <tableColumn id="10" xr3:uid="{B8623A0D-2794-44DC-BDA3-9A32E374AF4A}" uniqueName="10" name="link_url" queryTableFieldId="10" dataDxfId="18"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="1" name="J_Programme" displayName="J_Programme" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
+<file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="10" name="J_Tops" displayName="J_Tops" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="11" name="J_Value_bets" displayName="J_Value_bets" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="12" name="J_Ecurie_BZH" displayName="J_Ecurie_BZH" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="13" name="P_Programme" displayName="P_Programme" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="14" name="P_Partants" displayName="P_Partants" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="15" name="P_Resultats" displayName="P_Resultats" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="16" name="P_Rapports" displayName="P_Rapports" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="17" name="C_Partants" displayName="C_Partants" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="18" name="C_Indicateurs" displayName="C_Indicateurs" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="19" name="C_Cotes" displayName="C_Cotes" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{DC761C18-93B4-4E5A-B14F-DBB56B4C6688}" name="Cotes_de_la_course" displayName="Cotes_de_la_course" ref="A4:Q20" tableType="queryTable" totalsRowShown="0">
-[...18 lines deleted...]
-    <tableColumn id="17" xr3:uid="{7CE8AFC1-6BBC-4C01-B514-6F53920C682C}" uniqueName="17" name="sens_ouverture" queryTableFieldId="17" dataDxfId="1"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="2" name="J_Quinte" displayName="J_Quinte" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
+<file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="20" name="C_Cotes_historique" displayName="C_Cotes_historique" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="21" name="C_Mouvements" displayName="C_Mouvements" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="22" name="C_Rapports" displayName="C_Rapports" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="23" name="C_Arrivee" displayName="C_Arrivee" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="24" name="C_Analyse" displayName="C_Analyse" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="25" name="C_Ecarts" displayName="C_Ecarts" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="26" name="C_Renifleur" displayName="C_Renifleur" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="27" name="C_Dossier" displayName="C_Dossier" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="28" name="C_Stats_premium" displayName="C_Stats_premium" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="29" name="H_Recherche" displayName="H_Recherche" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{0B9B6CFB-17D1-4330-852F-081036D409D4}" name="Value_bets" displayName="Value_bets" ref="A4:A5" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A4:A5" xr:uid="{0B9B6CFB-17D1-4330-852F-081036D409D4}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="3" name="J_Cotes_courses" displayName="J_Cotes_courses" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{457993D1-15CD-4840-89EC-4A9569ACDC19}" uniqueName="1" name="info" queryTableFieldId="1" dataDxfId="0"/>
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table30.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="30" name="H_Historique" displayName="H_Historique" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table31.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="31" name="H_Stats" displayName="H_Stats" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table32.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="32" name="H_Lectures" displayName="H_Lectures" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table33.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="33" name="H_Renifleur" displayName="H_Renifleur" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table34.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="34" name="N_Recherche" displayName="N_Recherche" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table35.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="35" name="N_Stats" displayName="N_Stats" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table36.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="36" name="R_Compte" displayName="R_Compte" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table37.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="37" name="R_Schema" displayName="R_Schema" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table38.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="38" name="R_Exports" displayName="R_Exports" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table39.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="39" name="R_Methodes" displayName="R_Methodes" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="4" name="J_Cotes" displayName="J_Cotes" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table40.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="40" name="R_Performances" displayName="R_Performances" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table41.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="41" name="R_Chat_BZH" displayName="R_Chat_BZH" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="5" name="J_Value_direct" displayName="J_Value_direct" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="6" name="J_Partants" displayName="J_Partants" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="7" name="J_Resultats" displayName="J_Resultats" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="8" name="J_Rapports" displayName="J_Rapports" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" tableType="queryTable" totalsRowShown="0" id="9" name="J_Stats_premium" displayName="J_Stats_premium" ref="A1:A2">
+  <autoFilter ref="A1:A2"/>
+  <tableColumns count="1">
+    <tableColumn id="1" uniqueName="1" name="info" queryTableFieldId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table7.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table8.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table9.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table10.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table11.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table12.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table13.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table14.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table15.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table16.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table17.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table18.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table19.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet23.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table20.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet24.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table21.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet25.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table22.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet26.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table23.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet27.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table24.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet28.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table25.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet29.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table26.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet30.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table27.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet31.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table28.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet32.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table29.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet33.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table30.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet34.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table31.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet35.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table32.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet36.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table33.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet37.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table34.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet38.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table35.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet39.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table36.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet40.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table37.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet41.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table38.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet42.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table39.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet43.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table40.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet44.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table41.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table2.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table3.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table4.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table5.xml" Id="rId1"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table6.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C00000"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G76"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="52" customWidth="1"/>
+    <col width="32" customWidth="1" min="1" max="1"/>
+    <col width="30" customWidth="1" min="2" max="2"/>
+    <col width="46" customWidth="1" min="3" max="3"/>
+    <col width="44" customWidth="1" min="4" max="4"/>
+    <col width="80" customWidth="1" min="5" max="5"/>
+    <col width="2" customWidth="1" min="6" max="6"/>
+    <col hidden="1" width="14" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Pack Excel API turf.bzh : réglages</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Modifiez uniquement les cellules jaunes de la colonne B. Toutes les feuilles de données lisent ces valeurs à chaque actualisation (Données &gt; Actualiser).</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Version 2.1 du pack, API turf.bzh 1.5.0, établi le 02/11/2026. Documentation : https://www.turf.bzh/api-docs.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="20" customHeight="1">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>Paramètre</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Valeur (à modifier)</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>Valeurs admises</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="inlineStr">
+        <is>
+          <t>Feuilles concernées</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>Explication</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Technique</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="18" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t>Identification</t>
+        </is>
+      </c>
+      <c r="B6" s="5" t="inlineStr"/>
+      <c r="C6" s="5" t="inlineStr"/>
+      <c r="D6" s="5" t="inlineStr"/>
+      <c r="E6" s="5" t="inlineStr"/>
+      <c r="G6" s="6">
+        <f>YEAR(DateJour)&amp;"-"&amp;RIGHT("0"&amp;MONTH(DateJour),2)&amp;"-"&amp;RIGHT("0"&amp;DAY(DateJour),2)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="7" ht="40.5" customHeight="1">
+      <c r="A7" s="7" t="inlineStr">
+        <is>
+          <t>Clé API</t>
+        </is>
+      </c>
+      <c r="B7" s="8" t="inlineStr"/>
+      <c r="C7" s="9" t="inlineStr">
+        <is>
+          <t>Chaîne commençant par tbz_live_</t>
+        </is>
+      </c>
+      <c r="D7" s="9" t="inlineStr">
+        <is>
+          <t>Toutes les feuilles de données</t>
+        </is>
+      </c>
+      <c r="E7" s="9" t="inlineStr">
+        <is>
+          <t>Clé personnelle obtenue sur https://www.turf.bzh/api-cle.php (licence API et abonnement actif). Elle reste dans ce classeur et n'est transmise qu'à www.turf.bzh, dans l'en-tête Authorization de chaque appel.</t>
+        </is>
+      </c>
+      <c r="G7" s="6">
+        <f>YEAR(DateDu)&amp;"-"&amp;RIGHT("0"&amp;MONTH(DateDu),2)&amp;"-"&amp;RIGHT("0"&amp;DAY(DateDu),2)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="10" t="inlineStr">
+        <is>
+          <t>Contrôle de la clé</t>
+        </is>
+      </c>
+      <c r="B8" s="11">
+        <f>IF(CleAPI="","Collez votre clé ci-dessus",IF(LEFT(CleAPI,9)="tbz_live_","Format correct","Vérifiez la clé : elle commence par tbz_live_"))</f>
+        <v/>
+      </c>
+      <c r="E8" s="12" t="inlineStr">
+        <is>
+          <t>Contrôle de forme uniquement : la validité de la clé est confirmée à la première actualisation (feuille R Compte).</t>
+        </is>
+      </c>
+      <c r="G8" s="6">
+        <f>YEAR(DateAu)&amp;"-"&amp;RIGHT("0"&amp;MONTH(DateAu),2)&amp;"-"&amp;RIGHT("0"&amp;DAY(DateAu),2)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10" ht="18" customHeight="1">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
+          <t>Dates</t>
+        </is>
+      </c>
+      <c r="B10" s="5" t="inlineStr"/>
+      <c r="C10" s="5" t="inlineStr"/>
+      <c r="D10" s="5" t="inlineStr"/>
+      <c r="E10" s="5" t="inlineStr"/>
+    </row>
+    <row r="11" ht="27" customHeight="1">
+      <c r="A11" s="7" t="inlineStr">
+        <is>
+          <t>Date du jour</t>
+        </is>
+      </c>
+      <c r="B11" s="13">
+        <f>TODAY()</f>
+        <v/>
+      </c>
+      <c r="C11" s="9" t="inlineStr">
+        <is>
+          <t>Une date</t>
+        </is>
+      </c>
+      <c r="D11" s="9" t="inlineStr">
+        <is>
+          <t>J (sauf J Stats premium), C, H Lectures</t>
+        </is>
+      </c>
+      <c r="E11" s="9" t="inlineStr">
+        <is>
+          <t>Journée lue par les feuilles J et C. Par défaut la date du jour ; saisissez une autre date pour une journée passée.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="27" customHeight="1">
+      <c r="A12" s="7" t="inlineStr">
+        <is>
+          <t>Période : du</t>
+        </is>
+      </c>
+      <c r="B12" s="13">
+        <f>DateAu-6</f>
+        <v/>
+      </c>
+      <c r="C12" s="9" t="inlineStr">
+        <is>
+          <t>Une date</t>
+        </is>
+      </c>
+      <c r="D12" s="9" t="inlineStr">
+        <is>
+          <t>P, J Stats premium</t>
+        </is>
+      </c>
+      <c r="E12" s="9" t="inlineStr">
+        <is>
+          <t>Premier jour de la période. 93 jours au plus entre Du et Au ; les feuilles P font un appel par jour.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="18" customHeight="1">
+      <c r="A13" s="7" t="inlineStr">
+        <is>
+          <t>Période : au</t>
+        </is>
+      </c>
+      <c r="B13" s="13">
+        <f>DateJour</f>
+        <v/>
+      </c>
+      <c r="C13" s="9" t="inlineStr">
+        <is>
+          <t>Une date</t>
+        </is>
+      </c>
+      <c r="D13" s="9" t="inlineStr">
+        <is>
+          <t>P, J Stats premium</t>
+        </is>
+      </c>
+      <c r="E13" s="9" t="inlineStr">
+        <is>
+          <t>Dernier jour de la période.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="10" t="inlineStr">
+        <is>
+          <t>Contrôle des dates</t>
+        </is>
+      </c>
+      <c r="B14" s="11">
+        <f>IF(DateAu&lt;DateDu,"Au doit être postérieur à Du",IF(DateAu-DateDu+1&gt;93,"Plage trop longue (93 jours au plus)",(DateAu-DateDu+1)&amp;" jour(s), soit "&amp;(DateAu-DateDu+1)&amp;" appel(s) par feuille P"))</f>
+        <v/>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>Les feuilles P font un appel par jour ; J Stats premium un appel par tranche de 31 jours.</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="18" customHeight="1">
+      <c r="A16" s="5" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B16" s="5" t="inlineStr"/>
+      <c r="C16" s="5" t="inlineStr"/>
+      <c r="D16" s="5" t="inlineStr"/>
+      <c r="E16" s="5" t="inlineStr"/>
+    </row>
+    <row r="17" ht="27" customHeight="1">
+      <c r="A17" s="7" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>R1C1</t>
+        </is>
+      </c>
+      <c r="C17" s="9" t="inlineStr">
+        <is>
+          <t>R1C1 à R9C16</t>
+        </is>
+      </c>
+      <c r="D17" s="9" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="E17" s="9" t="inlineStr">
+        <is>
+          <t>Code réunion et course, tel qu'affiché dans la colonne code_course de J Programme.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="27" customHeight="1">
+      <c r="A18" s="7" t="inlineStr">
+        <is>
+          <t>Hippodrome</t>
+        </is>
+      </c>
+      <c r="B18" s="8" t="inlineStr"/>
+      <c r="C18" s="9" t="inlineStr">
+        <is>
+          <t>Nom tel qu'affiché (exemple : Vincennes), ou vide</t>
+        </is>
+      </c>
+      <c r="D18" s="9" t="inlineStr">
+        <is>
+          <t>J Partants, J Résultats, J Rapports, J Stats premium, P, C Partants, C Dossier, N Stats</t>
+        </is>
+      </c>
+      <c r="E18" s="9" t="inlineStr">
+        <is>
+          <t>Filtre facultatif. Vide = tous les hippodromes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="27" customHeight="1">
+      <c r="A19" s="7" t="inlineStr">
+        <is>
+          <t>Discipline</t>
+        </is>
+      </c>
+      <c r="B19" s="8" t="inlineStr"/>
+      <c r="C19" s="9" t="inlineStr">
+        <is>
+          <t>P, A, M, H, S, C, ou vide</t>
+        </is>
+      </c>
+      <c r="D19" s="9" t="inlineStr">
+        <is>
+          <t>J Partants, J Stats premium, J Tops, P Partants, H Historique, N Stats</t>
+        </is>
+      </c>
+      <c r="E19" s="9" t="inlineStr">
+        <is>
+          <t>P plat, A trot attelé, M trot monté, H haies, S steeple-chase, C cross. Vide = toutes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="27" customHeight="1">
+      <c r="A20" s="7" t="inlineStr">
+        <is>
+          <t>Champs</t>
+        </is>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>tout</t>
+        </is>
+      </c>
+      <c r="C20" s="9" t="inlineStr">
+        <is>
+          <t>base, indicateurs, tout</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="inlineStr">
+        <is>
+          <t>J Partants, P Partants, C Partants, C Indicateurs</t>
+        </is>
+      </c>
+      <c r="E20" s="9" t="inlineStr">
+        <is>
+          <t>Étendue des colonnes : base (identité et cotes), indicateurs (ELO, IA, popularité), tout.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="1">
+      <c r="A21" s="7" t="inlineStr">
+        <is>
+          <t>Non-partants</t>
+        </is>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>inclus</t>
+        </is>
+      </c>
+      <c r="C21" s="9" t="inlineStr">
+        <is>
+          <t>inclus, exclus, seuls</t>
+        </is>
+      </c>
+      <c r="D21" s="9" t="inlineStr">
+        <is>
+          <t>J Partants, P Partants, C Partants</t>
+        </is>
+      </c>
+      <c r="E21" s="9" t="inlineStr">
+        <is>
+          <t>Traitement des non-partants déclarés.</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="27" customHeight="1">
+      <c r="A22" s="7" t="inlineStr">
+        <is>
+          <t>Filtre du programme</t>
+        </is>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>all</t>
+        </is>
+      </c>
+      <c r="C22" s="9" t="inlineStr">
+        <is>
+          <t>all, upcoming, completed</t>
+        </is>
+      </c>
+      <c r="D22" s="9" t="inlineStr">
+        <is>
+          <t>J Programme, P Programme</t>
+        </is>
+      </c>
+      <c r="E22" s="9" t="inlineStr">
+        <is>
+          <t>all = toutes les courses, upcoming = courses à venir, completed = courses terminées.</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="1">
+      <c r="A23" s="7" t="inlineStr">
+        <is>
+          <t>Arrivée</t>
+        </is>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>complete</t>
+        </is>
+      </c>
+      <c r="C23" s="9" t="inlineStr">
+        <is>
+          <t>complete, top5</t>
+        </is>
+      </c>
+      <c r="D23" s="9" t="inlineStr">
+        <is>
+          <t>J Résultats, P Résultats</t>
+        </is>
+      </c>
+      <c r="E23" s="9" t="inlineStr">
+        <is>
+          <t>complete = arrivée entière, top5 = les 5 premiers.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="1">
+      <c r="A25" s="5" t="inlineStr">
+        <is>
+          <t>Rapports</t>
+        </is>
+      </c>
+      <c r="B25" s="5" t="inlineStr"/>
+      <c r="C25" s="5" t="inlineStr"/>
+      <c r="D25" s="5" t="inlineStr"/>
+      <c r="E25" s="5" t="inlineStr"/>
+    </row>
+    <row r="26" ht="18" customHeight="1">
+      <c r="A26" s="7" t="inlineStr">
+        <is>
+          <t>Masse</t>
+        </is>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>en_ligne</t>
+        </is>
+      </c>
+      <c r="C26" s="9" t="inlineStr">
+        <is>
+          <t>en_ligne, point_de_vente</t>
+        </is>
+      </c>
+      <c r="D26" s="9" t="inlineStr">
+        <is>
+          <t>J Rapports, P Rapports, C Rapports</t>
+        </is>
+      </c>
+      <c r="E26" s="9" t="inlineStr">
+        <is>
+          <t>Masse de paris : en ligne ou points de vente.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="67.5" customHeight="1">
+      <c r="A27" s="7" t="inlineStr">
+        <is>
+          <t>Pari</t>
+        </is>
+      </c>
+      <c r="B27" s="8" t="inlineStr"/>
+      <c r="C27" s="9" t="inlineStr">
+        <is>
+          <t>SIMPLE_GAGNANT, SIMPLE_PLACE, COUPLE_GAGNANT, COUPLE_PLACE, COUPLE_ORDRE, TRIO, TRIO_ORDRE, DEUX_SUR_QUATRE, MULTI, MINI_MULTI, TIERCE, QUARTE_PLUS, QUINTE_PLUS, PICK5, SUPER_QUATRE, ou vide</t>
+        </is>
+      </c>
+      <c r="D27" s="9" t="inlineStr">
+        <is>
+          <t>J Rapports, P Rapports, C Rapports</t>
+        </is>
+      </c>
+      <c r="E27" s="9" t="inlineStr">
+        <is>
+          <t>Vide = tous les paris.</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="1">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>Payants seulement</t>
+        </is>
+      </c>
+      <c r="B28" s="8" t="inlineStr"/>
+      <c r="C28" s="9" t="inlineStr">
+        <is>
+          <t>0, 1, ou vide</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="inlineStr">
+        <is>
+          <t>J Rapports, P Rapports, C Rapports</t>
+        </is>
+      </c>
+      <c r="E28" s="9" t="inlineStr">
+        <is>
+          <t>1 = uniquement les combinaisons payantes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="1">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Classements du jour</t>
+        </is>
+      </c>
+      <c r="B30" s="5" t="inlineStr"/>
+      <c r="C30" s="5" t="inlineStr"/>
+      <c r="D30" s="5" t="inlineStr"/>
+      <c r="E30" s="5" t="inlineStr"/>
+    </row>
+    <row r="31" ht="18" customHeight="1">
+      <c r="A31" s="7" t="inlineStr">
+        <is>
+          <t>Indicateur</t>
+        </is>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Note_IA_Decimale</t>
+        </is>
+      </c>
+      <c r="C31" s="9" t="inlineStr">
+        <is>
+          <t>34 indicateurs (liste déroulante)</t>
+        </is>
+      </c>
+      <c r="D31" s="9" t="inlineStr">
+        <is>
+          <t>J Tops</t>
+        </is>
+      </c>
+      <c r="E31" s="9" t="inlineStr">
+        <is>
+          <t>Indicateur du classement du jour.</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="1">
+      <c r="A32" s="7" t="inlineStr">
+        <is>
+          <t>Nombre de lignes</t>
+        </is>
+      </c>
+      <c r="B32" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="C32" s="9" t="inlineStr">
+        <is>
+          <t>1 à 50</t>
+        </is>
+      </c>
+      <c r="D32" s="9" t="inlineStr">
+        <is>
+          <t>J Tops, J Value bets</t>
+        </is>
+      </c>
+      <c r="E32" s="9" t="inlineStr">
+        <is>
+          <t>Taille du classement.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="1">
+      <c r="A34" s="5" t="inlineStr">
+        <is>
+          <t>Performances</t>
+        </is>
+      </c>
+      <c r="B34" s="5" t="inlineStr"/>
+      <c r="C34" s="5" t="inlineStr"/>
+      <c r="D34" s="5" t="inlineStr"/>
+      <c r="E34" s="5" t="inlineStr"/>
+    </row>
+    <row r="35" ht="18" customHeight="1">
+      <c r="A35" s="7" t="inlineStr">
+        <is>
+          <t>Fenêtre</t>
+        </is>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>30j</t>
+        </is>
+      </c>
+      <c r="C35" s="9" t="inlineStr">
+        <is>
+          <t>7j, 14j, 30j, 90j, annee</t>
+        </is>
+      </c>
+      <c r="D35" s="9" t="inlineStr">
+        <is>
+          <t>R Performances</t>
+        </is>
+      </c>
+      <c r="E35" s="9" t="inlineStr">
+        <is>
+          <t>Période de mesure des performances.</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="40.5" customHeight="1">
+      <c r="A36" s="7" t="inlineStr">
+        <is>
+          <t>Famille de pari</t>
+        </is>
+      </c>
+      <c r="B36" s="8" t="inlineStr"/>
+      <c r="C36" s="9" t="inlineStr">
+        <is>
+          <t>SIMPLE_GAGNANT, COUPLE_GAGNANT, COUPLE_PLACE, DEUX_SUR_QUATRE, TRIO, TIERCE, QUARTE_PLUS, QUINTE_PLUS, MULTI, MINI_MULTI, ou vide</t>
+        </is>
+      </c>
+      <c r="D36" s="9" t="inlineStr">
+        <is>
+          <t>R Performances</t>
+        </is>
+      </c>
+      <c r="E36" s="9" t="inlineStr">
+        <is>
+          <t>Vide = toutes les familles.</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="1">
+      <c r="A37" s="7" t="inlineStr">
+        <is>
+          <t>Palmarès</t>
+        </is>
+      </c>
+      <c r="B37" s="14" t="n">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...10 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="C37" s="9" t="inlineStr">
+        <is>
+          <t>0, 1</t>
+        </is>
+      </c>
+      <c r="D37" s="9" t="inlineStr">
+        <is>
+          <t>R Performances</t>
+        </is>
+      </c>
+      <c r="E37" s="9" t="inlineStr">
+        <is>
+          <t>1 = ajoute le palmarès.</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="1">
+      <c r="A38" s="7" t="inlineStr">
+        <is>
+          <t>Nombre de lignes</t>
+        </is>
+      </c>
+      <c r="B38" s="14" t="n">
+        <v>20</v>
+      </c>
+      <c r="C38" s="9" t="inlineStr">
+        <is>
+          <t>1 à 100</t>
+        </is>
+      </c>
+      <c r="D38" s="9" t="inlineStr">
+        <is>
+          <t>R Performances</t>
+        </is>
+      </c>
+      <c r="E38" s="9" t="inlineStr"/>
+    </row>
+    <row r="40" ht="18" customHeight="1">
+      <c r="A40" s="5" t="inlineStr">
+        <is>
+          <t>Pilotage des cotes de la journée</t>
+        </is>
+      </c>
+      <c r="B40" s="5" t="inlineStr"/>
+      <c r="C40" s="5" t="inlineStr"/>
+      <c r="D40" s="5" t="inlineStr"/>
+      <c r="E40" s="5" t="inlineStr"/>
+    </row>
+    <row r="41" ht="40.5" customHeight="1">
+      <c r="A41" s="7" t="inlineStr">
+        <is>
+          <t>Courses affichées</t>
+        </is>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>a_venir</t>
+        </is>
+      </c>
+      <c r="C41" s="9" t="inlineStr">
+        <is>
+          <t>a_venir, toutes</t>
+        </is>
+      </c>
+      <c r="D41" s="9" t="inlineStr">
+        <is>
+          <t>J Cotes courses, J Cotes, J Value direct</t>
+        </is>
+      </c>
+      <c r="E41" s="9" t="inlineStr">
+        <is>
+          <t>a_venir = seulement les courses pas encore parties, les plus proches en tête ; toutes = toute la journée. Pour une date passée, le classeur prend toujours toute la journée.</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="27" customHeight="1">
+      <c r="A42" s="7" t="inlineStr">
+        <is>
+          <t>Écart minimum (%)</t>
+        </is>
+      </c>
+      <c r="B42" s="14" t="n">
+        <v>20</v>
+      </c>
+      <c r="C42" s="9" t="inlineStr">
+        <is>
+          <t>-100 à 1000</t>
+        </is>
+      </c>
+      <c r="D42" s="9" t="inlineStr">
+        <is>
+          <t>J Value direct, J Cotes, J Cotes courses</t>
+        </is>
+      </c>
+      <c r="E42" s="9" t="inlineStr">
+        <is>
+          <t>Écart entre la cote du moment et la Cote BZH : 20 signifie que le marché paie au moins 20 % de plus que la cote que notre modèle juge juste.</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="27" customHeight="1">
+      <c r="A43" s="7" t="inlineStr">
+        <is>
+          <t>Cote BZH maximum</t>
+        </is>
+      </c>
+      <c r="B43" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="C43" s="9" t="inlineStr">
+        <is>
+          <t>0 à 1000 (0 = sans limite)</t>
+        </is>
+      </c>
+      <c r="D43" s="9" t="inlineStr">
+        <is>
+          <t>J Value direct, J Cotes, J Cotes courses</t>
+        </is>
+      </c>
+      <c r="E43" s="9" t="inlineStr">
+        <is>
+          <t>Ne retient que les chevaux auxquels notre modèle donne au moins une chance sur N. 0 = aucune limite.</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="1">
+      <c r="A44" s="7" t="inlineStr">
+        <is>
+          <t>Cote minimum</t>
+        </is>
+      </c>
+      <c r="B44" s="14" t="n">
         <v>2</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C44" s="9" t="inlineStr">
+        <is>
+          <t>0 à 1000 (0 = sans limite)</t>
+        </is>
+      </c>
+      <c r="D44" s="9" t="inlineStr">
+        <is>
+          <t>J Value direct, J Cotes, J Cotes courses</t>
+        </is>
+      </c>
+      <c r="E44" s="9" t="inlineStr">
+        <is>
+          <t>Cote du moment minimale d'un cheval retenu.</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="1">
+      <c r="A45" s="7" t="inlineStr">
+        <is>
+          <t>Cote maximum</t>
+        </is>
+      </c>
+      <c r="B45" s="14" t="n">
+        <v>20</v>
+      </c>
+      <c r="C45" s="9" t="inlineStr">
+        <is>
+          <t>0 à 1000 (0 = sans limite)</t>
+        </is>
+      </c>
+      <c r="D45" s="9" t="inlineStr">
+        <is>
+          <t>J Value direct, J Cotes, J Cotes courses</t>
+        </is>
+      </c>
+      <c r="E45" s="9" t="inlineStr">
+        <is>
+          <t>Cote du moment maximale d'un cheval retenu.</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="40.5" customHeight="1">
+      <c r="A46" s="7" t="inlineStr">
+        <is>
+          <t>Courses relues en direct</t>
+        </is>
+      </c>
+      <c r="B46" s="14" t="n">
+        <v>6</v>
+      </c>
+      <c r="C46" s="9" t="inlineStr">
+        <is>
+          <t>0 à 10</t>
+        </is>
+      </c>
+      <c r="D46" s="9" t="inlineStr">
+        <is>
+          <t>J Cotes courses, J Cotes, J Value direct</t>
+        </is>
+      </c>
+      <c r="E46" s="9" t="inlineStr">
+        <is>
+          <t>À chaque actualisation, nombre maximal de courses dont la cote est relue au PMU à l'instant, en commençant par les départs les plus proches. Les autres courses portent le dernier relevé de turf.bzh, daté dans la colonne cote_heure.</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="1">
+      <c r="A48" s="5" t="inlineStr">
+        <is>
+          <t>Cotes</t>
+        </is>
+      </c>
+      <c r="B48" s="5" t="inlineStr"/>
+      <c r="C48" s="5" t="inlineStr"/>
+      <c r="D48" s="5" t="inlineStr"/>
+      <c r="E48" s="5" t="inlineStr"/>
+    </row>
+    <row r="49" ht="18" customHeight="1">
+      <c r="A49" s="7" t="inlineStr">
+        <is>
+          <t>Fenêtre des mouvements (minutes)</t>
+        </is>
+      </c>
+      <c r="B49" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="C49" s="9" t="inlineStr">
+        <is>
+          <t>2 à 60</t>
+        </is>
+      </c>
+      <c r="D49" s="9" t="inlineStr">
+        <is>
+          <t>C Mouvements</t>
+        </is>
+      </c>
+      <c r="E49" s="9" t="inlineStr">
+        <is>
+          <t>Fenêtre d'observation des mouvements de cotes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="1">
+      <c r="A50" s="7" t="inlineStr">
+        <is>
+          <t>Nombre de mouvements</t>
+        </is>
+      </c>
+      <c r="B50" s="14" t="n">
+        <v>5</v>
+      </c>
+      <c r="C50" s="9" t="inlineStr">
+        <is>
+          <t>1 à 8</t>
+        </is>
+      </c>
+      <c r="D50" s="9" t="inlineStr">
+        <is>
+          <t>C Mouvements</t>
+        </is>
+      </c>
+      <c r="E50" s="9" t="inlineStr"/>
+    </row>
+    <row r="52" ht="18" customHeight="1">
+      <c r="A52" s="5" t="inlineStr">
+        <is>
+          <t>Dossier de course</t>
+        </is>
+      </c>
+      <c r="B52" s="5" t="inlineStr"/>
+      <c r="C52" s="5" t="inlineStr"/>
+      <c r="D52" s="5" t="inlineStr"/>
+      <c r="E52" s="5" t="inlineStr"/>
+    </row>
+    <row r="53" ht="54" customHeight="1">
+      <c r="A53" s="7" t="inlineStr">
+        <is>
+          <t>Sections</t>
+        </is>
+      </c>
+      <c r="B53" s="8" t="inlineStr"/>
+      <c r="C53" s="9" t="inlineStr">
+        <is>
+          <t>tout, ou une liste séparée par des virgules parmi : indicateurs, classement, ligne_bzh, ecarts, renifleur, ecuriebzh, cotes, mouvements, arrivee, rapports, historique</t>
+        </is>
+      </c>
+      <c r="D53" s="9" t="inlineStr">
+        <is>
+          <t>C Dossier</t>
+        </is>
+      </c>
+      <c r="E53" s="9" t="inlineStr">
+        <is>
+          <t>Vide = les sections pertinentes pour la date.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="1">
+      <c r="A54" s="7" t="inlineStr">
+        <is>
+          <t>Sorties par partant</t>
+        </is>
+      </c>
+      <c r="B54" s="14" t="n">
         <v>3</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...26 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="C54" s="9" t="inlineStr">
+        <is>
+          <t>0 à 10</t>
+        </is>
+      </c>
+      <c r="D54" s="9" t="inlineStr">
+        <is>
+          <t>C Dossier</t>
+        </is>
+      </c>
+      <c r="E54" s="9" t="inlineStr">
+        <is>
+          <t>Nombre de dernières sorties par partant.</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="18" customHeight="1">
+      <c r="A56" s="5" t="inlineStr">
+        <is>
+          <t>Écuries</t>
+        </is>
+      </c>
+      <c r="B56" s="5" t="inlineStr"/>
+      <c r="C56" s="5" t="inlineStr"/>
+      <c r="D56" s="5" t="inlineStr"/>
+      <c r="E56" s="5" t="inlineStr"/>
+    </row>
+    <row r="57" ht="18" customHeight="1">
+      <c r="A57" s="7" t="inlineStr">
+        <is>
+          <t>Écurie</t>
+        </is>
+      </c>
+      <c r="B57" s="8" t="inlineStr"/>
+      <c r="C57" s="9" t="inlineStr">
+        <is>
+          <t>Nom, ou vide</t>
+        </is>
+      </c>
+      <c r="D57" s="9" t="inlineStr">
+        <is>
+          <t>J Écurie BZH</t>
+        </is>
+      </c>
+      <c r="E57" s="9" t="inlineStr">
+        <is>
+          <t>Vide = toutes les écuries hors habitude.</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="18" customHeight="1">
+      <c r="A59" s="5" t="inlineStr">
+        <is>
+          <t>Cheval</t>
+        </is>
+      </c>
+      <c r="B59" s="5" t="inlineStr"/>
+      <c r="C59" s="5" t="inlineStr"/>
+      <c r="D59" s="5" t="inlineStr"/>
+      <c r="E59" s="5" t="inlineStr"/>
+    </row>
+    <row r="60" ht="18" customHeight="1">
+      <c r="A60" s="7" t="inlineStr">
+        <is>
+          <t>Recherche cheval</t>
+        </is>
+      </c>
+      <c r="B60" s="8" t="inlineStr"/>
+      <c r="C60" s="9" t="inlineStr">
+        <is>
+          <t>Nom ou début de nom</t>
+        </is>
+      </c>
+      <c r="D60" s="9" t="inlineStr">
+        <is>
+          <t>H Recherche</t>
+        </is>
+      </c>
+      <c r="E60" s="9" t="inlineStr">
+        <is>
+          <t>Donne l'identifiant idcheval à reporter dans Identifiant cheval.</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="27" customHeight="1">
+      <c r="A61" s="7" t="inlineStr">
+        <is>
+          <t>Identifiant cheval</t>
+        </is>
+      </c>
+      <c r="B61" s="14" t="inlineStr"/>
+      <c r="C61" s="9" t="inlineStr">
+        <is>
+          <t>idcheval</t>
+        </is>
+      </c>
+      <c r="D61" s="9" t="inlineStr">
+        <is>
+          <t>H Historique, H Stats, H Lectures, H Renifleur</t>
+        </is>
+      </c>
+      <c r="E61" s="9" t="inlineStr">
+        <is>
+          <t>Identifiant numérique du cheval (colonne idcheval de J Partants, J Quinté ou H Recherche).</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="18" customHeight="1">
+      <c r="A62" s="7" t="inlineStr">
+        <is>
+          <t>Résultats de recherche</t>
+        </is>
+      </c>
+      <c r="B62" s="14" t="n">
         <v>10</v>
       </c>
-      <c r="B7" s="2"/>
-[...7 lines deleted...]
-      <c r="C8" s="3"/>
+      <c r="C62" s="9" t="inlineStr">
+        <is>
+          <t>1 à 10</t>
+        </is>
+      </c>
+      <c r="D62" s="9" t="inlineStr">
+        <is>
+          <t>H Recherche, N Recherche</t>
+        </is>
+      </c>
+      <c r="E62" s="9" t="inlineStr"/>
+    </row>
+    <row r="63" ht="18" customHeight="1">
+      <c r="A63" s="7" t="inlineStr">
+        <is>
+          <t>Sorties à lire</t>
+        </is>
+      </c>
+      <c r="B63" s="14" t="n">
+        <v>50</v>
+      </c>
+      <c r="C63" s="9" t="inlineStr">
+        <is>
+          <t>1 à 50</t>
+        </is>
+      </c>
+      <c r="D63" s="9" t="inlineStr">
+        <is>
+          <t>H Historique</t>
+        </is>
+      </c>
+      <c r="E63" s="9" t="inlineStr"/>
+    </row>
+    <row r="64" ht="18" customHeight="1">
+      <c r="A64" s="7" t="inlineStr">
+        <is>
+          <t>Notes du Renifleur</t>
+        </is>
+      </c>
+      <c r="B64" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="C64" s="9" t="inlineStr">
+        <is>
+          <t>1 à 40</t>
+        </is>
+      </c>
+      <c r="D64" s="9" t="inlineStr">
+        <is>
+          <t>H Renifleur</t>
+        </is>
+      </c>
+      <c r="E64" s="9" t="inlineStr"/>
+    </row>
+    <row r="65" ht="18" customHeight="1">
+      <c r="A65" s="7" t="inlineStr">
+        <is>
+          <t>Période des statistiques (jours)</t>
+        </is>
+      </c>
+      <c r="B65" s="14" t="n">
+        <v>90</v>
+      </c>
+      <c r="C65" s="9" t="inlineStr">
+        <is>
+          <t>1 à 1825</t>
+        </is>
+      </c>
+      <c r="D65" s="9" t="inlineStr">
+        <is>
+          <t>H Stats, N Stats</t>
+        </is>
+      </c>
+      <c r="E65" s="9" t="inlineStr"/>
+    </row>
+    <row r="67" ht="18" customHeight="1">
+      <c r="A67" s="5" t="inlineStr">
+        <is>
+          <t>Personne</t>
+        </is>
+      </c>
+      <c r="B67" s="5" t="inlineStr"/>
+      <c r="C67" s="5" t="inlineStr"/>
+      <c r="D67" s="5" t="inlineStr"/>
+      <c r="E67" s="5" t="inlineStr"/>
+    </row>
+    <row r="68" ht="18" customHeight="1">
+      <c r="A68" s="7" t="inlineStr">
+        <is>
+          <t>Recherche personne</t>
+        </is>
+      </c>
+      <c r="B68" s="8" t="inlineStr"/>
+      <c r="C68" s="9" t="inlineStr">
+        <is>
+          <t>Nom</t>
+        </is>
+      </c>
+      <c r="D68" s="9" t="inlineStr">
+        <is>
+          <t>N Recherche</t>
+        </is>
+      </c>
+      <c r="E68" s="9" t="inlineStr"/>
+    </row>
+    <row r="69" ht="27" customHeight="1">
+      <c r="A69" s="7" t="inlineStr">
+        <is>
+          <t>Type de personne</t>
+        </is>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>jockey</t>
+        </is>
+      </c>
+      <c r="C69" s="9" t="inlineStr">
+        <is>
+          <t>jockey, driver, entraineur, proprietaire, eleveur</t>
+        </is>
+      </c>
+      <c r="D69" s="9" t="inlineStr">
+        <is>
+          <t>N Recherche, N Stats</t>
+        </is>
+      </c>
+      <c r="E69" s="9" t="inlineStr"/>
+    </row>
+    <row r="70" ht="18" customHeight="1">
+      <c r="A70" s="7" t="inlineStr">
+        <is>
+          <t>Identifiant personne</t>
+        </is>
+      </c>
+      <c r="B70" s="14" t="inlineStr"/>
+      <c r="C70" s="9" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="D70" s="9" t="inlineStr">
+        <is>
+          <t>N Stats</t>
+        </is>
+      </c>
+      <c r="E70" s="9" t="inlineStr">
+        <is>
+          <t>Colonne id de la feuille N Recherche.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="18" customHeight="1">
+      <c r="A72" s="5" t="inlineStr">
+        <is>
+          <t>ChatBZH</t>
+        </is>
+      </c>
+      <c r="B72" s="5" t="inlineStr"/>
+      <c r="C72" s="5" t="inlineStr"/>
+      <c r="D72" s="5" t="inlineStr"/>
+      <c r="E72" s="5" t="inlineStr"/>
+    </row>
+    <row r="73" ht="18" customHeight="1">
+      <c r="A73" s="7" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B73" s="8" t="inlineStr"/>
+      <c r="C73" s="9" t="inlineStr">
+        <is>
+          <t>Texte libre</t>
+        </is>
+      </c>
+      <c r="D73" s="9" t="inlineStr">
+        <is>
+          <t>R Chat BZH</t>
+        </is>
+      </c>
+      <c r="E73" s="9" t="inlineStr">
+        <is>
+          <t>Question posée à ChatBZH.</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="18" customHeight="1">
+      <c r="A74" s="7" t="inlineStr">
+        <is>
+          <t>Mode</t>
+        </is>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>standard</t>
+        </is>
+      </c>
+      <c r="C74" s="9" t="inlineStr">
+        <is>
+          <t>standard, expert</t>
+        </is>
+      </c>
+      <c r="D74" s="9" t="inlineStr">
+        <is>
+          <t>R Chat BZH</t>
+        </is>
+      </c>
+      <c r="E74" s="9" t="inlineStr"/>
+    </row>
+    <row r="75" ht="18" customHeight="1">
+      <c r="A75" s="7" t="inlineStr">
+        <is>
+          <t>Crédits maximum</t>
+        </is>
+      </c>
+      <c r="B75" s="14" t="n">
+        <v>20</v>
+      </c>
+      <c r="C75" s="9" t="inlineStr">
+        <is>
+          <t>5 à 300</t>
+        </is>
+      </c>
+      <c r="D75" s="9" t="inlineStr">
+        <is>
+          <t>R Chat BZH</t>
+        </is>
+      </c>
+      <c r="E75" s="9" t="inlineStr">
+        <is>
+          <t>Plafond de crédits IA consommés par question.</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="27" customHeight="1">
+      <c r="A76" s="7" t="inlineStr">
+        <is>
+          <t>ChatBZH actif</t>
+        </is>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="C76" s="9" t="inlineStr">
+        <is>
+          <t>Oui, Non</t>
+        </is>
+      </c>
+      <c r="D76" s="9" t="inlineStr">
+        <is>
+          <t>R Chat BZH</t>
+        </is>
+      </c>
+      <c r="E76" s="9" t="inlineStr">
+        <is>
+          <t>Passez à Oui le temps d'une question, puis revenez à Non : chaque actualisation de la feuille R ChatBZH consomme des crédits.</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...6 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <dataValidations count="16">
+    <dataValidation sqref="B19" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$A$3:$A$8</formula1>
+    </dataValidation>
+    <dataValidation sqref="B20" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$B$3:$B$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="B21" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$C$3:$C$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="B22" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$D$3:$D$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="B23" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$E$3:$E$4</formula1>
+    </dataValidation>
+    <dataValidation sqref="B26" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$F$3:$F$4</formula1>
+    </dataValidation>
+    <dataValidation sqref="B27" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$G$3:$G$17</formula1>
+    </dataValidation>
+    <dataValidation sqref="B28" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$H$3:$H$4</formula1>
+    </dataValidation>
+    <dataValidation sqref="B31" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$I$3:$I$36</formula1>
+    </dataValidation>
+    <dataValidation sqref="B35" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$J$3:$J$7</formula1>
+    </dataValidation>
+    <dataValidation sqref="B36" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$K$3:$K$12</formula1>
+    </dataValidation>
+    <dataValidation sqref="B37" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$L$3:$L$4</formula1>
+    </dataValidation>
+    <dataValidation sqref="B41" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$M$3:$M$4</formula1>
+    </dataValidation>
+    <dataValidation sqref="B69" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$N$3:$N$7</formula1>
+    </dataValidation>
+    <dataValidation sqref="B74" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$O$3:$O$4</formula1>
+    </dataValidation>
+    <dataValidation sqref="B76" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Valeur non admise" error="Choisissez une valeur dans la liste, ou laissez vide." type="list">
+      <formula1>=Listes!$P$3:$P$4</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:A34"/>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="100" customWidth="1"/>
+    <col width="120" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...111 lines deleted...]
-        <v>34</v>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Résultats : Résultats et arrivées de la journée. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:J49"/>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:J49"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="53.7109375" bestFit="1" customWidth="1"/>
+    <col width="120" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...1492 lines deleted...]
-        <v>276</v>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Rapports : Rapports PMU de la journée. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...4 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:Q20"/>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:Q20"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" bestFit="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="17" width="17.140625" bestFit="1" customWidth="1"/>
+    <col width="120" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...921 lines deleted...]
-        <v>77</v>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Stats premium : Statistiques premium sur la période. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...4 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:H5"/>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="54.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="8" width="16" customWidth="1"/>
+    <col width="120" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-        <v>361</v>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Tops : Classement du jour par indicateur. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...4 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:I32"/>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="12" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="9" width="14" customWidth="1"/>
+    <col width="120" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B2" s="14">
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Value bets : Value bets du jour. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Écurie BZH : Écuries hors habitude de la journée. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="002E75B6"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>P Programme : Programme sur la période. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="002E75B6"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>P Partants : Partants sur la période. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="002E75B6"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>P Résultats : Résultats sur la période. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="002E75B6"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>P Rapports : Rapports sur la période. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C00000"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A57"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="150" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="26" customHeight="1">
+      <c r="A1" s="15" t="inlineStr">
+        <is>
+          <t>Pack Excel API turf.bzh : mode d'emploi</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="30" customHeight="1">
+      <c r="A2" s="16" t="inlineStr">
+        <is>
+          <t>Version 2.1 du pack, API turf.bzh 1.5.0, établi le 02/11/2026. Ce classeur couvre tous les points d'accès de l'API : chaque feuille de données est une requête Power Query prête à actualiser.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="17" t="inlineStr"/>
+    </row>
+    <row r="4" ht="20" customHeight="1">
+      <c r="A4" s="18" t="inlineStr">
+        <is>
+          <t>1. Démarrer en 3 étapes</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="30" customHeight="1">
+      <c r="A5" s="19" t="inlineStr">
+        <is>
+          <t>1) Feuille Réglages : collez votre clé API dans la cellule jaune Clé API (elle commence par tbz_live_). Vous l'obtenez sur https://www.turf.bzh/api-cle.php, avec une licence API et un abonnement actif.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="19" t="inlineStr">
+        <is>
+          <t>2) Vérifiez la date du jour et, pour les feuilles P, la période Du et Au. Ne modifiez que les cellules jaunes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="60" customHeight="1">
+      <c r="A7" s="19" t="inlineStr">
+        <is>
+          <t>3) Actualisez d'abord la seule feuille R Compte (cliquez dans son tableau, puis Données &gt; Actualiser, ou clic droit sur le tableau &gt; Actualiser) : votre licence et votre abonnement s'affichent, la clé est confirmée en 1 appel. Ensuite, chaque feuille s'actualise de la même façon. Données &gt; Actualiser tout lance toutes les feuilles d'un coup : comptez une soixantaine d'appels avec la période par défaut de 7 jours, et quelques minutes si le quota de 60 appels par minute est atteint (le classeur attend et reprend tout seul).</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="17" t="inlineStr"/>
+    </row>
+    <row r="9" ht="20" customHeight="1">
+      <c r="A9" s="18" t="inlineStr">
+        <is>
+          <t>2. Première actualisation : 2 questions posées par Excel</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="45" customHeight="1">
+      <c r="A10" s="19" t="inlineStr">
+        <is>
+          <t>Excel demande une seule fois comment accéder à https://www.turf.bzh (fenêtre Accéder au contenu web) : gardez Anonyme, sélectionné par défaut, puis cliquez sur Se connecter ; si une liste de niveaux est proposée, gardez https://www.turf.bzh/. La clé est transmise par le classeur dans l'en-tête Authorization de chaque appel ; elle n'a pas à être saisie dans cette fenêtre.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="30" customHeight="1">
+      <c r="A11" s="19" t="inlineStr">
+        <is>
+          <t>Si Excel demande un niveau de confidentialité, choisissez Public, ou cochez Ignorer les niveaux de confidentialité. Ces réponses sont mémorisées par Excel sur votre poste, jamais dans le classeur.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="17" t="inlineStr"/>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="18" t="inlineStr">
+        <is>
+          <t>3. Lire une feuille de données</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="60" customHeight="1">
+      <c r="A14" s="19" t="inlineStr">
+        <is>
+          <t>Chaque feuille de données ne contient que son tableau, à partir de la cellule A1 : Excel insère ou supprime des colonnes entières à chaque changement de structure, c'est pourquoi rien d'autre n'y est placé. Le nom de l'onglet et la feuille Catalogue (point d'accès, réglages lus, colonnes, adresse) décrivent chaque tableau. Les tableaux portent le nom de la feuille avec un tiret bas (par exemple J_Partants) : vous pouvez les utiliser dans vos formules et vos tableaux croisés dynamiques.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="19" t="inlineStr">
+        <is>
+          <t>Avant la première actualisation, chaque tableau ne contient qu'une colonne info avec une consigne. Après actualisation, une seule colonne info signifie que l'appel a abouti mais que rien n'est disponible pour ces réglages (date sans course, course sans cotes) : le message l'explique.</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="30" customHeight="1">
+      <c r="A16" s="19" t="inlineStr">
+        <is>
+          <t>Des colonnes statut_http, erreur_code, erreur_message, conseil, adresse : l'API a refusé l'appel. Le conseil indique quoi corriger ; l'adresse permet de rejouer l'appel dans un navigateur.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="19" t="inlineStr">
+        <is>
+          <t>Les nombres sont typés en nombres et les dates en dates : vous pouvez trier, filtrer et calculer directement sur ces tableaux.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="17" t="inlineStr"/>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="18" t="inlineStr">
+        <is>
+          <t>4. Les groupes de feuilles</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="30" customHeight="1">
+      <c r="A20" s="19" t="inlineStr">
+        <is>
+          <t>J : la journée de la date du jour (programme, Quinté+, pilotage des cotes, partants, résultats, rapports, statistiques premium, classements, value bets, écuries).</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="19" t="inlineStr">
+        <is>
+          <t>P : la période Du à Au, un appel par jour (programme, partants, résultats, rapports). J Stats premium lit aussi la période, par tranches de 31 jours.</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="30" customHeight="1">
+      <c r="A22" s="19" t="inlineStr">
+        <is>
+          <t>C : une course, désignée par la date du jour et le code course (partants, indicateurs, cotes, historique des cotes, mouvements, rapports, arrivée, analyse, écarts, Renifleur, dossier, courses de référence).</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="30" customHeight="1">
+      <c r="A23" s="19" t="inlineStr">
+        <is>
+          <t>H : un cheval (recherche, historique, statistiques, lectures, notes du Renifleur). Cherchez-le dans H Recherche puis reportez son idcheval dans Réglages.</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="19" t="inlineStr">
+        <is>
+          <t>N : une personne, jockey, driver, entraîneur, propriétaire ou éleveur (recherche, statistiques).</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="19" t="inlineStr">
+        <is>
+          <t>R : votre compte et l'état de la base, le dictionnaire des colonnes, les exports mensuels, vos méthodes, les performances des pronostics, ChatBZH.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="30" customHeight="1">
+      <c r="A26" s="19" t="inlineStr">
+        <is>
+          <t>La feuille Catalogue détaille chaque point d'accès, ses réglages, ses colonnes et son adresse prête à l'emploi. La feuille Suivi de bankroll est un journal personnel de mises, indépendant de l'API.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="17" t="inlineStr"/>
+    </row>
+    <row r="28" ht="20" customHeight="1">
+      <c r="A28" s="18" t="inlineStr">
+        <is>
+          <t>5. Piloter les cotes de la journée et repérer les écarts</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="45" customHeight="1">
+      <c r="A29" s="19" t="inlineStr">
+        <is>
+          <t>Trois feuilles suivent les cotes de toutes les courses de la journée en un seul appel chacune : J Cotes courses (une ligne par course, le tableau de bord), J Cotes (une ligne par partant) et J Value direct (les partants qui passent vos filtres). Elles s'actualisent seules toutes les 5 minutes tant que le classeur est ouvert ; Données &gt; Actualiser tout les remet à jour à l'instant.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="45" customHeight="1">
+      <c r="A30" s="19" t="inlineStr">
+        <is>
+          <t>Lisez J Cotes courses de haut en bas : les courses arrivent dans l'ordre des départs, avec les minutes restantes, le favori du marché, le choix de notre modèle (la plus petite Cote BZH), la plus forte baisse de cote depuis le matin (l'argent qui rentre sur un cheval), le nombre de chevaux qui passent vos filtres et le meilleur écart.</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="45" customHeight="1">
+      <c r="A31" s="19" t="inlineStr">
+        <is>
+          <t>La cote de chaque ligne est datée : cote_heure donne l'heure du relevé et source_cote son origine (direct = lue au PMU pendant l'actualisation, cache = lue au PMU dans la minute, releve = collecte turf.bzh). À chaque actualisation, les courses dont le départ approche sont relues au PMU à l'instant (réglage Courses relues en direct) ; les autres portent le dernier relevé de turf.bzh.</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="45" customHeight="1">
+      <c r="A32" s="19" t="inlineStr">
+        <is>
+          <t>L'écart (colonne ecart_value_pct) compare la cote du moment à la Cote BZH, la cote que notre modèle juge juste, calculée sans regarder le marché : un écart de +30 signifie que le marché paie 30 % de plus que cette cote. proba_marche_pct et proba_bzh_pct donnent les deux probabilités, marge du PMU retirée pour le marché. Un écart est une piste de lecture, pas une garantie de gain.</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="30" customHeight="1">
+      <c r="A33" s="19" t="inlineStr">
+        <is>
+          <t>Réglez vos filtres dans Réglages, section Pilotage des cotes de la journée : écart minimum, Cote BZH maximum, cotes minimum et maximum. La colonne value vaut 1 pour un partant qui les passe, dans J Cotes comme dans J Value direct.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="45" customHeight="1">
+      <c r="A34" s="19" t="inlineStr">
+        <is>
+          <t>Pour éprouver vos filtres, saisissez une date passée dans Date du jour (collecte des cotes depuis le 27/07/2026) : les mêmes feuilles donnent la dernière cote relevée avant le départ, puis l'arrivée (rang_arrivee), la cote finale et le rapport simple gagnant du vainqueur (rapport_sg). Reportez vos sélections dans Suivi de bankroll pour suivre vos résultats.</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="30" customHeight="1">
+      <c r="A35" s="19" t="inlineStr">
+        <is>
+          <t>Pour changer la fréquence d'actualisation : Données &gt; Requêtes et connexions, clic droit sur la requête &gt; Propriétés &gt; Actualiser toutes les N minutes. Chaque actualisation compte 1 appel par feuille dans votre quota.</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="17" t="inlineStr"/>
+    </row>
+    <row r="37" ht="20" customHeight="1">
+      <c r="A37" s="18" t="inlineStr">
+        <is>
+          <t>6. Quotas et bonnes pratiques</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="30" customHeight="1">
+      <c r="A38" s="19" t="inlineStr">
+        <is>
+          <t>60 appels par minute et 10 000 par jour. Au-delà, l'API répond 429 : le classeur attend le délai demandé et réessaie jusqu'à 3 fois ; si l'erreur persiste, patientez une minute et actualisez la seule feuille utile.</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="30" customHeight="1">
+      <c r="A39" s="19" t="inlineStr">
+        <is>
+          <t>Préférez l'actualisation feuille par feuille. Pour constituer un historique, avancez par périodes de 31 jours avec les feuilles P, en copiant les valeurs obtenues dans un autre classeur entre deux périodes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="19" t="inlineStr">
+        <is>
+          <t>Les exports mensuels (feuille R Exports) fournissent des fichiers complets et scellés : c'est la voie la plus économe pour de gros volumes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="19" t="inlineStr">
+        <is>
+          <t>Chaque appel à ChatBZH consomme des crédits IA : la feuille R Chat BZH ne lance rien tant que ChatBZH actif vaut Non dans Réglages.</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="17" t="inlineStr"/>
+    </row>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="18" t="inlineStr">
+        <is>
+          <t>7. Adapter le classeur</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="30" customHeight="1">
+      <c r="A44" s="19" t="inlineStr">
+        <is>
+          <t>Données &gt; Requêtes et connexions affiche toutes les requêtes. Clic droit &gt; Modifier ouvre l'éditeur Power Query. Les fonctions fn (réglages, appel, erreurs, typage) sont partagées : une requête de données tient en quelques lignes et se duplique (clic droit &gt; Dupliquer) pour un autre usage.</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="30" customHeight="1">
+      <c r="A45" s="19" t="inlineStr">
+        <is>
+          <t>Pour ajouter un réglage : nommez une cellule de la feuille Réglages (Formules &gt; Gestionnaire de noms) et lisez-la dans une requête avec fnTexte("NomDeLaCellule").</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="17" t="inlineStr"/>
+    </row>
+    <row r="47" ht="20" customHeight="1">
+      <c r="A47" s="18" t="inlineStr">
+        <is>
+          <t>8. Questions fréquentes</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="19" t="inlineStr">
+        <is>
+          <t>Sans clé dans Réglages, aucune feuille n'appelle l'API : chaque tableau affiche la consigne de coller la clé.</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="45" customHeight="1">
+      <c r="A49" s="19" t="inlineStr">
+        <is>
+          <t>La clé est refusée (401) : Excel ouvre la fenêtre Accéder au contenu web avec un message d'authentification, puis un message d'erreur d'autorisation, une fois par feuille actualisée. Cliquez sur Annuler puis OK, vérifiez que la clé est complète et que votre abonnement est actif, régénérez-la au besoin sur https://www.turf.bzh/api-cle.php, puis actualisez la seule feuille R Compte pour confirmer.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="30" customHeight="1">
+      <c r="A50" s="19" t="inlineStr">
+        <is>
+          <t>404 : aucune donnée pour cette date ou ce code course : vérifiez dans J Programme que la course existe à cette date, et que le code course est bien saisi (R1C1).</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="19" t="inlineStr">
+        <is>
+          <t>422 : un réglage est hors des valeurs admises : la colonne Valeurs admises de Réglages les rappelle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="19" t="inlineStr">
+        <is>
+          <t>Les réglages modifiés ne sont pas pris en compte : actualisez après chaque modification, les tableaux ne se recalculent pas seuls.</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="45" customHeight="1">
+      <c r="A53" s="19" t="inlineStr">
+        <is>
+          <t>Excel pour Mac, Excel en ligne, LibreOffice, Google Sheets : les requêtes Power Query de ce classeur nécessitent Excel pour Windows (Microsoft 365, 2021, 2019 ou 2016 avec Power Query). Les adresses de la feuille Catalogue restent utilisables depuis tout outil capable d'appeler une adresse web avec votre clé.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="19" t="inlineStr">
+        <is>
+          <t>Ancien pack (Programme et Quinté, Cotes d'une course, Value bets) : ce classeur le remplace et couvre tous les points d'accès de l'API 1.5.0.</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="17" t="inlineStr"/>
+    </row>
+    <row r="56" ht="20" customHeight="1">
+      <c r="A56" s="18" t="inlineStr">
+        <is>
+          <t>9. Assistance</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="30" customHeight="1">
+      <c r="A57" s="19" t="inlineStr">
+        <is>
+          <t>Documentation complète : https://www.turf.bzh/api-docs.php. Votre clé et vos quotas : https://www.turf.bzh/api-cle.php. Contact : depuis votre espace membre sur https://www.turf.bzh.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Partants : Partants d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Indicateurs : Indicateurs avancés d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Cotes : Cotes en direct d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Cotes historique : Historique des cotes d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Mouvements : Mouvements de cotes d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Rapports : Rapports d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Arrivée : Arrivée d'une course (journée en cours). Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Analyse : Analyse et classement d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Écarts : Écarts d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Renifleur : Renifleur d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C00000"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L55"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="12" customWidth="1" min="1" max="1"/>
+    <col width="20" customWidth="1" min="2" max="2"/>
+    <col width="20" customWidth="1" min="3" max="3"/>
+    <col width="44" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="5" max="5"/>
+    <col width="34" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
+    <col width="60" customWidth="1" min="8" max="8"/>
+    <col width="60" customWidth="1" min="9" max="9"/>
+    <col width="70" customWidth="1" min="10" max="10"/>
+    <col width="22" customWidth="1" min="11" max="11"/>
+    <col width="44" customWidth="1" min="12" max="12"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Catalogue des points d'accès de l'API turf.bzh 1.5.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Une ligne par feuille de données. Les adresses se construisent à partir de la feuille Réglages ; le lien d'essai ajoute votre clé (paramètre api_key) pour ouvrir l'appel dans un navigateur. Dans le classeur, la clé passe par l'en-tête Authorization.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="20" customHeight="1">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Groupe</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Feuille</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>Tableau</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>Point d'accès</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t>Réglages lus</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Valeurs actuelles des réglages</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>Contenu</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Colonnes</t>
+        </is>
+      </c>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>Adresse (sans la clé)</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>Essai dans le navigateur</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>Note</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="42" customHeight="1">
+      <c r="A5" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B5" s="20">
+        <f>HYPERLINK("#'J Programme'!A1","J Programme")</f>
+        <v/>
+      </c>
+      <c r="C5" s="9" t="inlineStr">
+        <is>
+          <t>J_Programme</t>
+        </is>
+      </c>
+      <c r="D5" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/programme</t>
+        </is>
+      </c>
+      <c r="E5" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F5" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, FiltreProgramme</t>
+        </is>
+      </c>
+      <c r="G5" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"FiltreProgramme = "&amp;IF(FiltreProgramme="","(vide)",FiltreProgramme)</f>
+        <v/>
+      </c>
+      <c r="H5" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par course : code, hippodrome, discipline, heure, distance, allocation, partants, Quinté+, terminée, lien.</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, discipline, heure, distance, allocation, nombre_partants, is_quinte, is_completed, link_url</t>
+        </is>
+      </c>
+      <c r="J5" s="9">
+        <f>"https://www.turf.bzh/api/v1/programme?date="&amp;DateJourISO&amp;"&amp;format=csv"&amp;IF(FiltreProgramme="","","&amp;filter="&amp;FiltreProgramme)</f>
+        <v/>
+      </c>
+      <c r="K5" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J5&amp;IF(ISNUMBER(FIND("?",J5)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L5" s="9" t="inlineStr"/>
+    </row>
+    <row r="6" ht="42" customHeight="1">
+      <c r="A6" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B6" s="20">
+        <f>HYPERLINK("#'J Quinté'!A1","J Quinté")</f>
+        <v/>
+      </c>
+      <c r="C6" s="9" t="inlineStr">
+        <is>
+          <t>J_Quinte</t>
+        </is>
+      </c>
+      <c r="D6" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/quinte</t>
+        </is>
+      </c>
+      <c r="E6" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F6" s="9" t="inlineStr">
+        <is>
+          <t>DateJour</t>
+        </is>
+      </c>
+      <c r="G6" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)</f>
+        <v/>
+      </c>
+      <c r="H6" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par partant du Quinté+ avec les colonnes de la course (préfixe course_) puis les indicateurs du partant.</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="inlineStr">
+        <is>
+          <t>course_date, course_code_course, course_hippodrome, course_heure, course_discipline, course_distance, course_allocation, course_nombre_partants, course_nombre_non_partants, course_numeros_non_partants, course_link_url, num (52 colonnes)</t>
+        </is>
+      </c>
+      <c r="J6" s="9">
+        <f>"https://www.turf.bzh/api/v1/quinte?date="&amp;DateJourISO&amp;""</f>
+        <v/>
+      </c>
+      <c r="K6" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J6&amp;IF(ISNUMBER(FIND("?",J6)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L6" s="9" t="inlineStr"/>
+    </row>
+    <row r="7" ht="42" customHeight="1">
+      <c r="A7" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B7" s="20">
+        <f>HYPERLINK("#'J Cotes courses'!A1","J Cotes courses")</f>
+        <v/>
+      </c>
+      <c r="C7" s="9" t="inlineStr">
+        <is>
+          <t>J_Cotes_courses</t>
+        </is>
+      </c>
+      <c r="D7" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/journees/{date}/cotes?vue=courses</t>
+        </is>
+      </c>
+      <c r="E7" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F7" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, HorizonCotes, EcartMin, CoteBZHMax, CoteMin, CoteMax, AppelsDirect, Hippodrome, Discipline</t>
+        </is>
+      </c>
+      <c r="G7" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"HorizonCotes = "&amp;IF(HorizonCotes="","(vide)",HorizonCotes)&amp;" ; "&amp;"EcartMin = "&amp;IF(EcartMin="","(vide)",EcartMin)&amp;" ; "&amp;"CoteBZHMax = "&amp;IF(CoteBZHMax="","(vide)",CoteBZHMax)&amp;" ; "&amp;"CoteMin = "&amp;IF(CoteMin="","(vide)",CoteMin)&amp;" ; "&amp;"CoteMax = "&amp;IF(CoteMax="","(vide)",CoteMax)&amp;" ; "&amp;"AppelsDirect = "&amp;IF(AppelsDirect="","(vide)",AppelsDirect)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)</f>
+        <v/>
+      </c>
+      <c r="H7" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par course, dans l'ordre des départs : minutes avant le départ, favori du marché, choix du modèle, plus forte baisse depuis le matin, nombre de chevaux qui passent vos filtres et le meilleur écart ; gagnant sur une journée passée.</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, heure, minutes_avant_depart, statut_course, hippodrome, discipline, quinte, partants, cote_heure, cote_age_min, source_cote (32 colonnes)</t>
+        </is>
+      </c>
+      <c r="J7" s="9">
+        <f>"https://www.turf.bzh/api/v1/journees/"&amp;DateJourISO&amp;"/cotes?vue=courses&amp;format=csv"&amp;IF(HorizonCotes="","","&amp;courses="&amp;HorizonCotes)&amp;IF(EcartMin="","","&amp;ecart_min="&amp;EcartMin)&amp;IF(CoteBZHMax="","","&amp;cote_bzh_max="&amp;CoteBZHMax)&amp;IF(CoteMin="","","&amp;cote_min="&amp;CoteMin)&amp;IF(CoteMax="","","&amp;cote_max="&amp;CoteMax)&amp;IF(AppelsDirect="","","&amp;direct="&amp;AppelsDirect)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)</f>
+        <v/>
+      </c>
+      <c r="K7" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J7&amp;IF(ISNUMBER(FIND("?",J7)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L7" s="9" t="inlineStr">
+        <is>
+          <t>Actualisation automatique toutes les 5 minutes, classeur ouvert.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="42" customHeight="1">
+      <c r="A8" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B8" s="20">
+        <f>HYPERLINK("#'J Cotes'!A1","J Cotes")</f>
+        <v/>
+      </c>
+      <c r="C8" s="9" t="inlineStr">
+        <is>
+          <t>J_Cotes</t>
+        </is>
+      </c>
+      <c r="D8" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/journees/{date}/cotes</t>
+        </is>
+      </c>
+      <c r="E8" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F8" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, HorizonCotes, EcartMin, CoteBZHMax, CoteMin, CoteMax, AppelsDirect, Hippodrome, Discipline</t>
+        </is>
+      </c>
+      <c r="G8" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"HorizonCotes = "&amp;IF(HorizonCotes="","(vide)",HorizonCotes)&amp;" ; "&amp;"EcartMin = "&amp;IF(EcartMin="","(vide)",EcartMin)&amp;" ; "&amp;"CoteBZHMax = "&amp;IF(CoteBZHMax="","(vide)",CoteBZHMax)&amp;" ; "&amp;"CoteMin = "&amp;IF(CoteMin="","(vide)",CoteMin)&amp;" ; "&amp;"CoteMax = "&amp;IF(CoteMax="","(vide)",CoteMax)&amp;" ; "&amp;"AppelsDirect = "&amp;IF(AppelsDirect="","(vide)",AppelsDirect)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)</f>
+        <v/>
+      </c>
+      <c r="H8" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par partant, toutes courses : cote du moment et son heure, cote du matin, évolution, probabilité du marché, Cote BZH et probabilité du modèle, écart, note IA ; arrivée et rapport sur une journée passée.</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, heure, minutes_avant_depart, statut_course, hippodrome, discipline, quinte, num, cheval, jockey_driver, idcheval (35 colonnes)</t>
+        </is>
+      </c>
+      <c r="J8" s="9">
+        <f>"https://www.turf.bzh/api/v1/journees/"&amp;DateJourISO&amp;"/cotes?vue=partants&amp;format=csv"&amp;IF(HorizonCotes="","","&amp;courses="&amp;HorizonCotes)&amp;IF(EcartMin="","","&amp;ecart_min="&amp;EcartMin)&amp;IF(CoteBZHMax="","","&amp;cote_bzh_max="&amp;CoteBZHMax)&amp;IF(CoteMin="","","&amp;cote_min="&amp;CoteMin)&amp;IF(CoteMax="","","&amp;cote_max="&amp;CoteMax)&amp;IF(AppelsDirect="","","&amp;direct="&amp;AppelsDirect)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)</f>
+        <v/>
+      </c>
+      <c r="K8" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J8&amp;IF(ISNUMBER(FIND("?",J8)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L8" s="9" t="inlineStr">
+        <is>
+          <t>Actualisation automatique toutes les 5 minutes, classeur ouvert.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="42" customHeight="1">
+      <c r="A9" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B9" s="20">
+        <f>HYPERLINK("#'J Value direct'!A1","J Value direct")</f>
+        <v/>
+      </c>
+      <c r="C9" s="9" t="inlineStr">
+        <is>
+          <t>J_Value_direct</t>
+        </is>
+      </c>
+      <c r="D9" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/journees/{date}/cotes?vue=value</t>
+        </is>
+      </c>
+      <c r="E9" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F9" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, HorizonCotes, EcartMin, CoteBZHMax, CoteMin, CoteMax, AppelsDirect, Hippodrome, Discipline</t>
+        </is>
+      </c>
+      <c r="G9" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"HorizonCotes = "&amp;IF(HorizonCotes="","(vide)",HorizonCotes)&amp;" ; "&amp;"EcartMin = "&amp;IF(EcartMin="","(vide)",EcartMin)&amp;" ; "&amp;"CoteBZHMax = "&amp;IF(CoteBZHMax="","(vide)",CoteBZHMax)&amp;" ; "&amp;"CoteMin = "&amp;IF(CoteMin="","(vide)",CoteMin)&amp;" ; "&amp;"CoteMax = "&amp;IF(CoteMax="","(vide)",CoteMax)&amp;" ; "&amp;"AppelsDirect = "&amp;IF(AppelsDirect="","(vide)",AppelsDirect)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)</f>
+        <v/>
+      </c>
+      <c r="H9" s="9" t="inlineStr">
+        <is>
+          <t>Les partants qui passent vos filtres (écart minimum, Cote BZH maximum, cotes minimum et maximum), dans l'ordre des départs puis du plus fort écart. Piste de lecture, pas une garantie de gain.</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, heure, minutes_avant_depart, statut_course, hippodrome, discipline, quinte, num, cheval, jockey_driver, idcheval (35 colonnes)</t>
+        </is>
+      </c>
+      <c r="J9" s="9">
+        <f>"https://www.turf.bzh/api/v1/journees/"&amp;DateJourISO&amp;"/cotes?vue=value&amp;format=csv"&amp;IF(HorizonCotes="","","&amp;courses="&amp;HorizonCotes)&amp;IF(EcartMin="","","&amp;ecart_min="&amp;EcartMin)&amp;IF(CoteBZHMax="","","&amp;cote_bzh_max="&amp;CoteBZHMax)&amp;IF(CoteMin="","","&amp;cote_min="&amp;CoteMin)&amp;IF(CoteMax="","","&amp;cote_max="&amp;CoteMax)&amp;IF(AppelsDirect="","","&amp;direct="&amp;AppelsDirect)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)</f>
+        <v/>
+      </c>
+      <c r="K9" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J9&amp;IF(ISNUMBER(FIND("?",J9)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L9" s="9" t="inlineStr">
+        <is>
+          <t>Actualisation automatique toutes les 5 minutes, classeur ouvert.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="42" customHeight="1">
+      <c r="A10" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B10" s="20">
+        <f>HYPERLINK("#'J Partants'!A1","J Partants")</f>
+        <v/>
+      </c>
+      <c r="C10" s="9" t="inlineStr">
+        <is>
+          <t>J_Partants</t>
+        </is>
+      </c>
+      <c r="D10" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/journees/{date}/partants</t>
+        </is>
+      </c>
+      <c r="E10" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F10" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Discipline, Hippodrome, Champs, NonPartants</t>
+        </is>
+      </c>
+      <c r="G10" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Champs = "&amp;IF(Champs="","(vide)",Champs)&amp;" ; "&amp;"NonPartants = "&amp;IF(NonPartants="","(vide)",NonPartants)</f>
+        <v/>
+      </c>
+      <c r="H10" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par partant, toutes courses de la journée : identité, cotes, notes IA, ELO, popularité, statistiques.</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, num, idcheval, name, Sexe, age, jockey_driver, trainer, idjockey, identraineur (89 colonnes)</t>
+        </is>
+      </c>
+      <c r="J10" s="9">
+        <f>"https://www.turf.bzh/api/v1/journees/"&amp;DateJourISO&amp;"/partants?format=csv"&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Champs="","","&amp;champs="&amp;Champs)&amp;IF(NonPartants="","","&amp;non_partants="&amp;NonPartants)</f>
+        <v/>
+      </c>
+      <c r="K10" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J10&amp;IF(ISNUMBER(FIND("?",J10)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L10" s="9" t="inlineStr"/>
+    </row>
+    <row r="11" ht="42" customHeight="1">
+      <c r="A11" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B11" s="20">
+        <f>HYPERLINK("#'J Résultats'!A1","J Résultats")</f>
+        <v/>
+      </c>
+      <c r="C11" s="9" t="inlineStr">
+        <is>
+          <t>J_Resultats</t>
+        </is>
+      </c>
+      <c r="D11" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/resultats</t>
+        </is>
+      </c>
+      <c r="E11" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F11" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Hippodrome, Arrivee</t>
+        </is>
+      </c>
+      <c r="G11" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Arrivee = "&amp;IF(Arrivee="","(vide)",Arrivee)</f>
+        <v/>
+      </c>
+      <c r="H11" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par cheval classé : la course, puis rank, numero, cheval, rapport_sp, idcheval.</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, discipline, heure, distance, allocation, nombre_partants, non_partants, non_classes, arrivee_complete, is_quinte (19 colonnes)</t>
+        </is>
+      </c>
+      <c r="J11" s="9">
+        <f>"https://www.turf.bzh/api/v1/resultats?date="&amp;DateJourISO&amp;""&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Arrivee="","","&amp;arrivee="&amp;Arrivee)</f>
+        <v/>
+      </c>
+      <c r="K11" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J11&amp;IF(ISNUMBER(FIND("?",J11)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L11" s="9" t="inlineStr"/>
+    </row>
+    <row r="12" ht="42" customHeight="1">
+      <c r="A12" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B12" s="20">
+        <f>HYPERLINK("#'J Rapports'!A1","J Rapports")</f>
+        <v/>
+      </c>
+      <c r="C12" s="9" t="inlineStr">
+        <is>
+          <t>J_Rapports</t>
+        </is>
+      </c>
+      <c r="D12" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/rapports</t>
+        </is>
+      </c>
+      <c r="E12" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F12" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Hippodrome, Masse, Pari, Payants</t>
+        </is>
+      </c>
+      <c r="G12" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Masse = "&amp;IF(Masse="","(vide)",Masse)&amp;" ; "&amp;"Pari = "&amp;IF(Pari="","(vide)",Pari)&amp;" ; "&amp;"Payants = "&amp;IF(Payants="","(vide)",Payants)</f>
+        <v/>
+      </c>
+      <c r="H12" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par combinaison payée : pari, masse, combinaison, rapport pour 1 euro, nombre de gagnants.</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, pari, type_pari, masse, famille, libelle, combinaison, mise_de_base, rapport_pour_1_euro, rapport_pour_la_mise_de_base, nb_gagnants (13 colonnes)</t>
+        </is>
+      </c>
+      <c r="J12" s="9">
+        <f>"https://www.turf.bzh/api/v1/rapports?date="&amp;DateJourISO&amp;"&amp;format=csv"&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Masse="","","&amp;masse="&amp;Masse)&amp;IF(Pari="","","&amp;pari="&amp;Pari)&amp;IF(Payants="","","&amp;payants="&amp;Payants)</f>
+        <v/>
+      </c>
+      <c r="K12" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J12&amp;IF(ISNUMBER(FIND("?",J12)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L12" s="9" t="inlineStr"/>
+    </row>
+    <row r="13" ht="42" customHeight="1">
+      <c r="A13" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B13" s="20">
+        <f>HYPERLINK("#'J Stats premium'!A1","J Stats premium")</f>
+        <v/>
+      </c>
+      <c r="C13" s="9" t="inlineStr">
+        <is>
+          <t>J_Stats_premium</t>
+        </is>
+      </c>
+      <c r="D13" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/stats-premium</t>
+        </is>
+      </c>
+      <c r="E13" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F13" s="9" t="inlineStr">
+        <is>
+          <t>DateDu, DateAu, Hippodrome, Discipline</t>
+        </is>
+      </c>
+      <c r="G13" s="9">
+        <f>"DateDu = "&amp;IF(DateDuISO="","(vide)",DateDuISO)&amp;" ; "&amp;"DateAu = "&amp;IF(DateAuISO="","(vide)",DateAuISO)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)</f>
+        <v/>
+      </c>
+      <c r="H13" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par course de la période : courses de référence, réussite des favoris, rapports moyens, niveau.</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, pays, heure, prix, discipline, distance, partants, annulee, courses_reference, favoris_observes (20 colonnes)</t>
+        </is>
+      </c>
+      <c r="J13" s="9">
+        <f>"https://www.turf.bzh/api/v1/stats-premium?du="&amp;DateDuISO&amp;"&amp;au="&amp;DateAuISO&amp;"&amp;format=csv"&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)</f>
+        <v/>
+      </c>
+      <c r="K13" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J13&amp;IF(ISNUMBER(FIND("?",J13)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L13" s="9" t="inlineStr">
+        <is>
+          <t>Appel natif sur la période, découpé par tranches de 31 jours.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="42" customHeight="1">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B14" s="20">
+        <f>HYPERLINK("#'J Tops'!A1","J Tops")</f>
+        <v/>
+      </c>
+      <c r="C14" s="9" t="inlineStr">
+        <is>
+          <t>J_Tops</t>
+        </is>
+      </c>
+      <c r="D14" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/tops</t>
+        </is>
+      </c>
+      <c r="E14" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F14" s="9" t="inlineStr">
+        <is>
+          <t>Indicateur, TopN, DateJour, Discipline</t>
+        </is>
+      </c>
+      <c r="G14" s="9">
+        <f>"Indicateur = "&amp;IF(Indicateur="","(vide)",Indicateur)&amp;" ; "&amp;"TopN = "&amp;IF(TopN="","(vide)",TopN)&amp;" ; "&amp;"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)</f>
+        <v/>
+      </c>
+      <c r="H14" s="9" t="inlineStr">
+        <is>
+          <t>Les N meilleurs chevaux du jour sur l'indicateur choisi, avec leur course.</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="inlineStr">
+        <is>
+          <t>rank, idcheval, value, Cheval, Numero, date, heure, hippodrome, Course, discipline, allocation</t>
+        </is>
+      </c>
+      <c r="J14" s="9">
+        <f>"https://www.turf.bzh/api/v1/tops?indicateur="&amp;Indicateur&amp;"&amp;n="&amp;TopN&amp;"&amp;date="&amp;DateJourISO&amp;"&amp;format=csv"&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)</f>
+        <v/>
+      </c>
+      <c r="K14" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J14&amp;IF(ISNUMBER(FIND("?",J14)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L14" s="9" t="inlineStr"/>
+    </row>
+    <row r="15" ht="42" customHeight="1">
+      <c r="A15" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B15" s="20">
+        <f>HYPERLINK("#'J Value bets'!A1","J Value bets")</f>
+        <v/>
+      </c>
+      <c r="C15" s="9" t="inlineStr">
+        <is>
+          <t>J_Value_bets</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/value-bets</t>
+        </is>
+      </c>
+      <c r="E15" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F15" s="9" t="inlineStr">
+        <is>
+          <t>TopN, DateJour</t>
+        </is>
+      </c>
+      <c r="G15" s="9">
+        <f>"TopN = "&amp;IF(TopN="","(vide)",TopN)&amp;" ; "&amp;"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)</f>
+        <v/>
+      </c>
+      <c r="H15" s="9" t="inlineStr">
+        <is>
+          <t>Les N chevaux retenus le matin par notre modèle (Cote BZH, sans regarder le marché). Pour la comparaison avec la cote du moment, voyez J Value direct.</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="inlineStr">
+        <is>
+          <t>rank, idcheval, value, Cheval, Numero, date, heure, hippodrome, Course, discipline, allocation</t>
+        </is>
+      </c>
+      <c r="J15" s="9">
+        <f>"https://www.turf.bzh/api/v1/value-bets?n="&amp;TopN&amp;"&amp;date="&amp;DateJourISO&amp;"&amp;format=csv"</f>
+        <v/>
+      </c>
+      <c r="K15" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J15&amp;IF(ISNUMBER(FIND("?",J15)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L15" s="9" t="inlineStr"/>
+    </row>
+    <row r="16" ht="42" customHeight="1">
+      <c r="A16" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B16" s="20">
+        <f>HYPERLINK("#'J Écurie BZH'!A1","J Écurie BZH")</f>
+        <v/>
+      </c>
+      <c r="C16" s="9" t="inlineStr">
+        <is>
+          <t>J_Ecurie_BZH</t>
+        </is>
+      </c>
+      <c r="D16" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/journees/{date}/ecuriebzh</t>
+        </is>
+      </c>
+      <c r="E16" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F16" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Ecurie</t>
+        </is>
+      </c>
+      <c r="G16" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Ecurie = "&amp;IF(Ecurie="","(vide)",Ecurie)</f>
+        <v/>
+      </c>
+      <c r="H16" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par déplacement d'écurie : hippodrome, heure, faits observés, kilomètres.</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="inlineStr">
+        <is>
+          <t>date, ecurie, hippodrome, heure, faits, km, km_habituel</t>
+        </is>
+      </c>
+      <c r="J16" s="9">
+        <f>"https://www.turf.bzh/api/v1/journees/"&amp;DateJourISO&amp;"/ecuriebzh"&amp;IF(Ecurie="","","?ecurie="&amp;Ecurie)</f>
+        <v/>
+      </c>
+      <c r="K16" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J16&amp;IF(ISNUMBER(FIND("?",J16)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L16" s="9" t="inlineStr"/>
+    </row>
+    <row r="17" ht="42" customHeight="1">
+      <c r="A17" s="9" t="inlineStr">
+        <is>
+          <t>Période</t>
+        </is>
+      </c>
+      <c r="B17" s="20">
+        <f>HYPERLINK("#'P Programme'!A1","P Programme")</f>
+        <v/>
+      </c>
+      <c r="C17" s="9" t="inlineStr">
+        <is>
+          <t>P_Programme</t>
+        </is>
+      </c>
+      <c r="D17" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/programme (un appel par jour)</t>
+        </is>
+      </c>
+      <c r="E17" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F17" s="9" t="inlineStr">
+        <is>
+          <t>DateDu, DateAu, FiltreProgramme</t>
+        </is>
+      </c>
+      <c r="G17" s="9">
+        <f>"DateDu = "&amp;IF(DateDuISO="","(vide)",DateDuISO)&amp;" ; "&amp;"DateAu = "&amp;IF(DateAuISO="","(vide)",DateAuISO)&amp;" ; "&amp;"FiltreProgramme = "&amp;IF(FiltreProgramme="","(vide)",FiltreProgramme)</f>
+        <v/>
+      </c>
+      <c r="H17" s="9" t="inlineStr">
+        <is>
+          <t>Comme J Programme, pour chaque jour de Du à Au.</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, discipline, heure, distance, allocation, nombre_partants, is_quinte, is_completed, link_url</t>
+        </is>
+      </c>
+      <c r="J17" s="9">
+        <f>"https://www.turf.bzh/api/v1/programme?date="&amp;DateDuISO&amp;"&amp;format=csv"&amp;IF(FiltreProgramme="","","&amp;filter="&amp;FiltreProgramme)</f>
+        <v/>
+      </c>
+      <c r="K17" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J17&amp;IF(ISNUMBER(FIND("?",J17)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L17" s="9" t="inlineStr">
+        <is>
+          <t>Adresse donnée pour le premier jour ; le classeur enchaîne les jours.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="42" customHeight="1">
+      <c r="A18" s="9" t="inlineStr">
+        <is>
+          <t>Période</t>
+        </is>
+      </c>
+      <c r="B18" s="20">
+        <f>HYPERLINK("#'P Partants'!A1","P Partants")</f>
+        <v/>
+      </c>
+      <c r="C18" s="9" t="inlineStr">
+        <is>
+          <t>P_Partants</t>
+        </is>
+      </c>
+      <c r="D18" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/journees/{date}/partants (un appel par jour)</t>
+        </is>
+      </c>
+      <c r="E18" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F18" s="9" t="inlineStr">
+        <is>
+          <t>DateDu, DateAu, Discipline, Hippodrome, Champs, NonPartants</t>
+        </is>
+      </c>
+      <c r="G18" s="9">
+        <f>"DateDu = "&amp;IF(DateDuISO="","(vide)",DateDuISO)&amp;" ; "&amp;"DateAu = "&amp;IF(DateAuISO="","(vide)",DateAuISO)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Champs = "&amp;IF(Champs="","(vide)",Champs)&amp;" ; "&amp;"NonPartants = "&amp;IF(NonPartants="","(vide)",NonPartants)</f>
+        <v/>
+      </c>
+      <c r="H18" s="9" t="inlineStr">
+        <is>
+          <t>Comme J Partants, pour chaque jour de Du à Au : la base d'un modèle.</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, num, idcheval, name, Sexe, age, jockey_driver, trainer, idjockey, identraineur (89 colonnes)</t>
+        </is>
+      </c>
+      <c r="J18" s="9">
+        <f>"https://www.turf.bzh/api/v1/journees/"&amp;DateDuISO&amp;"/partants?format=csv"&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Champs="","","&amp;champs="&amp;Champs)&amp;IF(NonPartants="","","&amp;non_partants="&amp;NonPartants)</f>
+        <v/>
+      </c>
+      <c r="K18" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J18&amp;IF(ISNUMBER(FIND("?",J18)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L18" s="9" t="inlineStr">
+        <is>
+          <t>Adresse donnée pour le premier jour ; le classeur enchaîne les jours.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="42" customHeight="1">
+      <c r="A19" s="9" t="inlineStr">
+        <is>
+          <t>Période</t>
+        </is>
+      </c>
+      <c r="B19" s="20">
+        <f>HYPERLINK("#'P Résultats'!A1","P Résultats")</f>
+        <v/>
+      </c>
+      <c r="C19" s="9" t="inlineStr">
+        <is>
+          <t>P_Resultats</t>
+        </is>
+      </c>
+      <c r="D19" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/resultats (un appel par jour)</t>
+        </is>
+      </c>
+      <c r="E19" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F19" s="9" t="inlineStr">
+        <is>
+          <t>DateDu, DateAu, Hippodrome, Arrivee</t>
+        </is>
+      </c>
+      <c r="G19" s="9">
+        <f>"DateDu = "&amp;IF(DateDuISO="","(vide)",DateDuISO)&amp;" ; "&amp;"DateAu = "&amp;IF(DateAuISO="","(vide)",DateAuISO)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Arrivee = "&amp;IF(Arrivee="","(vide)",Arrivee)</f>
+        <v/>
+      </c>
+      <c r="H19" s="9" t="inlineStr">
+        <is>
+          <t>Comme J Résultats, pour chaque jour de Du à Au.</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, discipline, heure, distance, allocation, nombre_partants, non_partants, non_classes, arrivee_complete, is_quinte (19 colonnes)</t>
+        </is>
+      </c>
+      <c r="J19" s="9">
+        <f>"https://www.turf.bzh/api/v1/resultats?date="&amp;DateDuISO&amp;""&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Arrivee="","","&amp;arrivee="&amp;Arrivee)</f>
+        <v/>
+      </c>
+      <c r="K19" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J19&amp;IF(ISNUMBER(FIND("?",J19)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L19" s="9" t="inlineStr">
+        <is>
+          <t>Adresse donnée pour le premier jour ; le classeur enchaîne les jours.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="42" customHeight="1">
+      <c r="A20" s="9" t="inlineStr">
+        <is>
+          <t>Période</t>
+        </is>
+      </c>
+      <c r="B20" s="20">
+        <f>HYPERLINK("#'P Rapports'!A1","P Rapports")</f>
+        <v/>
+      </c>
+      <c r="C20" s="9" t="inlineStr">
+        <is>
+          <t>P_Rapports</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/rapports (un appel par jour)</t>
+        </is>
+      </c>
+      <c r="E20" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F20" s="9" t="inlineStr">
+        <is>
+          <t>DateDu, DateAu, Hippodrome, Masse, Pari, Payants</t>
+        </is>
+      </c>
+      <c r="G20" s="9">
+        <f>"DateDu = "&amp;IF(DateDuISO="","(vide)",DateDuISO)&amp;" ; "&amp;"DateAu = "&amp;IF(DateAuISO="","(vide)",DateAuISO)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)&amp;" ; "&amp;"Masse = "&amp;IF(Masse="","(vide)",Masse)&amp;" ; "&amp;"Pari = "&amp;IF(Pari="","(vide)",Pari)&amp;" ; "&amp;"Payants = "&amp;IF(Payants="","(vide)",Payants)</f>
+        <v/>
+      </c>
+      <c r="H20" s="9" t="inlineStr">
+        <is>
+          <t>Comme J Rapports, pour chaque jour de Du à Au : la base d'un calcul de rendement.</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, pari, type_pari, masse, famille, libelle, combinaison, mise_de_base, rapport_pour_1_euro, rapport_pour_la_mise_de_base, nb_gagnants (13 colonnes)</t>
+        </is>
+      </c>
+      <c r="J20" s="9">
+        <f>"https://www.turf.bzh/api/v1/rapports?date="&amp;DateDuISO&amp;"&amp;format=csv"&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)&amp;IF(Masse="","","&amp;masse="&amp;Masse)&amp;IF(Pari="","","&amp;pari="&amp;Pari)&amp;IF(Payants="","","&amp;payants="&amp;Payants)</f>
+        <v/>
+      </c>
+      <c r="K20" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J20&amp;IF(ISNUMBER(FIND("?",J20)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L20" s="9" t="inlineStr">
+        <is>
+          <t>Adresse donnée pour le premier jour ; le classeur enchaîne les jours.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="42" customHeight="1">
+      <c r="A21" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B21" s="20">
+        <f>HYPERLINK("#'C Partants'!A1","C Partants")</f>
+        <v/>
+      </c>
+      <c r="C21" s="9" t="inlineStr">
+        <is>
+          <t>C_Partants</t>
+        </is>
+      </c>
+      <c r="D21" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}</t>
+        </is>
+      </c>
+      <c r="E21" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F21" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course, Champs, NonPartants, Hippodrome</t>
+        </is>
+      </c>
+      <c r="G21" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)&amp;" ; "&amp;"Champs = "&amp;IF(Champs="","(vide)",Champs)&amp;" ; "&amp;"NonPartants = "&amp;IF(NonPartants="","(vide)",NonPartants)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)</f>
+        <v/>
+      </c>
+      <c r="H21" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par partant de la course : identité, cotes, notes IA, ELO, statistiques.</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="inlineStr">
+        <is>
+          <t>num, idcheval, name, Sexe, age, jockey_driver, trainer, idjockey, identraineur, Cote, Cote_BZH, Note_IA (79 colonnes)</t>
+        </is>
+      </c>
+      <c r="J21" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"?format=csv"&amp;IF(Champs="","","&amp;champs="&amp;Champs)&amp;IF(NonPartants="","","&amp;non_partants="&amp;NonPartants)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)</f>
+        <v/>
+      </c>
+      <c r="K21" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J21&amp;IF(ISNUMBER(FIND("?",J21)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L21" s="9" t="inlineStr"/>
+    </row>
+    <row r="22" ht="42" customHeight="1">
+      <c r="A22" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B22" s="20">
+        <f>HYPERLINK("#'C Indicateurs'!A1","C Indicateurs")</f>
+        <v/>
+      </c>
+      <c r="C22" s="9" t="inlineStr">
+        <is>
+          <t>C_Indicateurs</t>
+        </is>
+      </c>
+      <c r="D22" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/indicateurs</t>
+        </is>
+      </c>
+      <c r="E22" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F22" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course, Champs</t>
+        </is>
+      </c>
+      <c r="G22" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)&amp;" ; "&amp;"Champs = "&amp;IF(Champs="","(vide)",Champs)</f>
+        <v/>
+      </c>
+      <c r="H22" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par partant : indicateurs du tableau, tendance ELO, forme, écarts, affinités, synergie, IMDC.</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="inlineStr">
+        <is>
+          <t>num, name, idcheval, idcourse, cote, cote_bzh, note_ia_dec, ia_gagnant, ia_couple, ia_trio, ia_multi, ia_quinte (90 colonnes)</t>
+        </is>
+      </c>
+      <c r="J22" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/indicateurs?format=csv"&amp;IF(Champs="","","&amp;champs="&amp;Champs)</f>
+        <v/>
+      </c>
+      <c r="K22" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J22&amp;IF(ISNUMBER(FIND("?",J22)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L22" s="9" t="inlineStr"/>
+    </row>
+    <row r="23" ht="42" customHeight="1">
+      <c r="A23" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B23" s="20">
+        <f>HYPERLINK("#'C Cotes'!A1","C Cotes")</f>
+        <v/>
+      </c>
+      <c r="C23" s="9" t="inlineStr">
+        <is>
+          <t>C_Cotes</t>
+        </is>
+      </c>
+      <c r="D23" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/cotes</t>
+        </is>
+      </c>
+      <c r="E23" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F23" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G23" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)</f>
+        <v/>
+      </c>
+      <c r="H23" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par partant : cote, cote de référence, tendance, fraîcheur, évolution depuis l'ouverture.</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="inlineStr">
+        <is>
+          <t>num, cheval, cote, cote_ref, favori, tendance, tendance_pct, np, statut, fraicheur_sec, fraicheur_label, evolution_5min (18 colonnes)</t>
+        </is>
+      </c>
+      <c r="J23" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/cotes?format=csv"</f>
+        <v/>
+      </c>
+      <c r="K23" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J23&amp;IF(ISNUMBER(FIND("?",J23)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L23" s="9" t="inlineStr"/>
+    </row>
+    <row r="24" ht="42" customHeight="1">
+      <c r="A24" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B24" s="20">
+        <f>HYPERLINK("#'C Cotes historique'!A1","C Cotes historique")</f>
+        <v/>
+      </c>
+      <c r="C24" s="9" t="inlineStr">
+        <is>
+          <t>C_Cotes_historique</t>
+        </is>
+      </c>
+      <c r="D24" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/cotes/historique</t>
+        </is>
+      </c>
+      <c r="E24" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F24" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G24" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)</f>
+        <v/>
+      </c>
+      <c r="H24" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par relevé et par partant (format long) : t, heure, num, cote, cote_ref, masse (point de vente ou en ligne, depuis début novembre 2026). Collecte depuis le 27/07/2026.</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, t, heure, num, cote, cote_ref, masse</t>
+        </is>
+      </c>
+      <c r="J24" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/cotes/historique?format=csv"</f>
+        <v/>
+      </c>
+      <c r="K24" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J24&amp;IF(ISNUMBER(FIND("?",J24)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L24" s="9" t="inlineStr"/>
+    </row>
+    <row r="25" ht="42" customHeight="1">
+      <c r="A25" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B25" s="20">
+        <f>HYPERLINK("#'C Mouvements'!A1","C Mouvements")</f>
+        <v/>
+      </c>
+      <c r="C25" s="9" t="inlineStr">
+        <is>
+          <t>C_Mouvements</t>
+        </is>
+      </c>
+      <c r="D25" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/cotes/mouvements</t>
+        </is>
+      </c>
+      <c r="E25" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F25" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course, FenetreMouvements, LimiteMouvements</t>
+        </is>
+      </c>
+      <c r="G25" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)&amp;" ; "&amp;"FenetreMouvements = "&amp;IF(FenetreMouvements="","(vide)",FenetreMouvements)&amp;" ; "&amp;"LimiteMouvements = "&amp;IF(LimiteMouvements="","(vide)",LimiteMouvements)</f>
+        <v/>
+      </c>
+      <c r="H25" s="9" t="inlineStr">
+        <is>
+          <t>Les plus forts mouvements sur la fenêtre : cote, cote avant, delta, sens.</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="inlineStr">
+        <is>
+          <t>num, cheval, cote, cote_avant, delta, delta_pct, sens, fenetre_min, fenetre_reelle_sec</t>
+        </is>
+      </c>
+      <c r="J25" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/cotes/mouvements?fenetre="&amp;FenetreMouvements&amp;"&amp;limit="&amp;LimiteMouvements&amp;""</f>
+        <v/>
+      </c>
+      <c r="K25" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J25&amp;IF(ISNUMBER(FIND("?",J25)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L25" s="9" t="inlineStr"/>
+    </row>
+    <row r="26" ht="42" customHeight="1">
+      <c r="A26" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B26" s="20">
+        <f>HYPERLINK("#'C Rapports'!A1","C Rapports")</f>
+        <v/>
+      </c>
+      <c r="C26" s="9" t="inlineStr">
+        <is>
+          <t>C_Rapports</t>
+        </is>
+      </c>
+      <c r="D26" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/rapports</t>
+        </is>
+      </c>
+      <c r="E26" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F26" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course, Masse, Pari, Payants</t>
+        </is>
+      </c>
+      <c r="G26" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)&amp;" ; "&amp;"Masse = "&amp;IF(Masse="","(vide)",Masse)&amp;" ; "&amp;"Pari = "&amp;IF(Pari="","(vide)",Pari)&amp;" ; "&amp;"Payants = "&amp;IF(Payants="","(vide)",Payants)</f>
+        <v/>
+      </c>
+      <c r="H26" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par combinaison payée pour la course.</t>
+        </is>
+      </c>
+      <c r="I26" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, pari, type_pari, masse, famille, libelle, combinaison, mise_de_base, rapport_pour_1_euro, rapport_pour_la_mise_de_base, nb_gagnants (13 colonnes)</t>
+        </is>
+      </c>
+      <c r="J26" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/rapports?format=csv"&amp;IF(Masse="","","&amp;masse="&amp;Masse)&amp;IF(Pari="","","&amp;pari="&amp;Pari)&amp;IF(Payants="","","&amp;payants="&amp;Payants)</f>
+        <v/>
+      </c>
+      <c r="K26" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J26&amp;IF(ISNUMBER(FIND("?",J26)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L26" s="9" t="inlineStr"/>
+    </row>
+    <row r="27" ht="42" customHeight="1">
+      <c r="A27" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B27" s="20">
+        <f>HYPERLINK("#'C Arrivée'!A1","C Arrivée")</f>
+        <v/>
+      </c>
+      <c r="C27" s="9" t="inlineStr">
+        <is>
+          <t>C_Arrivee</t>
+        </is>
+      </c>
+      <c r="D27" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/arrivee</t>
+        </is>
+      </c>
+      <c r="E27" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F27" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G27" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)</f>
+        <v/>
+      </c>
+      <c r="H27" s="9" t="inlineStr">
+        <is>
+          <t>Ordre d'arrivée avec cote finale et commentaire. Ne couvre que la journée en cours.</t>
+        </is>
+      </c>
+      <c r="I27" s="9" t="inlineStr">
+        <is>
+          <t>rang, num, cheval, jockey, cote_finale, commentaire</t>
+        </is>
+      </c>
+      <c r="J27" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/arrivee"</f>
+        <v/>
+      </c>
+      <c r="K27" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J27&amp;IF(ISNUMBER(FIND("?",J27)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L27" s="9" t="inlineStr"/>
+    </row>
+    <row r="28" ht="42" customHeight="1">
+      <c r="A28" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B28" s="20">
+        <f>HYPERLINK("#'C Analyse'!A1","C Analyse")</f>
+        <v/>
+      </c>
+      <c r="C28" s="9" t="inlineStr">
+        <is>
+          <t>C_Analyse</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/analyse</t>
+        </is>
+      </c>
+      <c r="E28" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F28" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G28" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)</f>
+        <v/>
+      </c>
+      <c r="H28" s="9" t="inlineStr">
+        <is>
+          <t>Classement composite des partants : score, contributions (feature_), cote, note IA.</t>
+        </is>
+      </c>
+      <c r="I28" s="9" t="inlineStr">
+        <is>
+          <t>num, cheval, idcheval, score, feature_ia, feature_elo, feature_forme, cote, note_ia_dec, rank</t>
+        </is>
+      </c>
+      <c r="J28" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/analyse"</f>
+        <v/>
+      </c>
+      <c r="K28" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J28&amp;IF(ISNUMBER(FIND("?",J28)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L28" s="9" t="inlineStr"/>
+    </row>
+    <row r="29" ht="42" customHeight="1">
+      <c r="A29" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B29" s="20">
+        <f>HYPERLINK("#'C Écarts'!A1","C Écarts")</f>
+        <v/>
+      </c>
+      <c r="C29" s="9" t="inlineStr">
+        <is>
+          <t>C_Ecarts</t>
+        </is>
+      </c>
+      <c r="D29" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/ecarts</t>
+        </is>
+      </c>
+      <c r="E29" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F29" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G29" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)</f>
+        <v/>
+      </c>
+      <c r="H29" s="9" t="inlineStr">
+        <is>
+          <t>Par partant, les écarts du cheval (préfixe cheval_) et du numéro de corde (préfixe numero_).</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="inlineStr">
+        <is>
+          <t>num, cheval, cheval_depuis_victoire, cheval_depuis_place, cheval_plus_long_ecart_victoire, cheval_courses_analysees, numero_apparitions, numero_victoires, numero_places, numero_ecart_actuel_victoire, numero_ecart_max_victoire, numero_ecart_actuel_place (13 colonnes)</t>
+        </is>
+      </c>
+      <c r="J29" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/ecarts"</f>
+        <v/>
+      </c>
+      <c r="K29" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J29&amp;IF(ISNUMBER(FIND("?",J29)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L29" s="9" t="inlineStr"/>
+    </row>
+    <row r="30" ht="42" customHeight="1">
+      <c r="A30" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B30" s="20">
+        <f>HYPERLINK("#'C Renifleur'!A1","C Renifleur")</f>
+        <v/>
+      </c>
+      <c r="C30" s="9" t="inlineStr">
+        <is>
+          <t>C_Renifleur</t>
+        </is>
+      </c>
+      <c r="D30" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/renifleur</t>
+        </is>
+      </c>
+      <c r="E30" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F30" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G30" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)</f>
+        <v/>
+      </c>
+      <c r="H30" s="9" t="inlineStr">
+        <is>
+          <t>Fiche champ / valeur : carnet de course, cheval retenu, chevaux déjà repérés, avertissement.</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="inlineStr">
+        <is>
+          <t>champ, valeur</t>
+        </is>
+      </c>
+      <c r="J30" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/renifleur"</f>
+        <v/>
+      </c>
+      <c r="K30" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J30&amp;IF(ISNUMBER(FIND("?",J30)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L30" s="9" t="inlineStr"/>
+    </row>
+    <row r="31" ht="42" customHeight="1">
+      <c r="A31" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B31" s="20">
+        <f>HYPERLINK("#'C Dossier'!A1","C Dossier")</f>
+        <v/>
+      </c>
+      <c r="C31" s="9" t="inlineStr">
+        <is>
+          <t>C_Dossier</t>
+        </is>
+      </c>
+      <c r="D31" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/dossier</t>
+        </is>
+      </c>
+      <c r="E31" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F31" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course, Sections, Historique, Hippodrome</t>
+        </is>
+      </c>
+      <c r="G31" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)&amp;" ; "&amp;"Sections = "&amp;IF(Sections="","(vide)",Sections)&amp;" ; "&amp;"Historique = "&amp;IF(Historique="","(vide)",Historique)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)</f>
+        <v/>
+      </c>
+      <c r="H31" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par partant qui réunit partants, indicateurs, classement, écarts, Renifleur et historique des sorties.</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="inlineStr">
+        <is>
+          <t>course_date, course_code_course, course_hippodrome, course_heure, course_discipline, course_distance, course_allocation, course_nombre_partants, course_is_quinte, num, idcheval, name (102 colonnes)</t>
+        </is>
+      </c>
+      <c r="J31" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/dossier?format=csv"&amp;IF(Sections="","","&amp;inclure="&amp;Sections)&amp;IF(Historique="","","&amp;historique="&amp;Historique)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)</f>
+        <v/>
+      </c>
+      <c r="K31" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J31&amp;IF(ISNUMBER(FIND("?",J31)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L31" s="9" t="inlineStr"/>
+    </row>
+    <row r="32" ht="42" customHeight="1">
+      <c r="A32" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B32" s="20">
+        <f>HYPERLINK("#'C Stats premium'!A1","C Stats premium")</f>
+        <v/>
+      </c>
+      <c r="C32" s="9" t="inlineStr">
+        <is>
+          <t>C_Stats_premium</t>
+        </is>
+      </c>
+      <c r="D32" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/stats-premium</t>
+        </is>
+      </c>
+      <c r="E32" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F32" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G32" s="9">
+        <f>"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)&amp;" ; "&amp;"Course = "&amp;IF(Course="","(vide)",Course)</f>
+        <v/>
+      </c>
+      <c r="H32" s="9" t="inlineStr">
+        <is>
+          <t>Les courses de référence comparables (même hippodrome, distance, discipline).</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, distance, lien</t>
+        </is>
+      </c>
+      <c r="J32" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/stats-premium?format=csv"</f>
+        <v/>
+      </c>
+      <c r="K32" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J32&amp;IF(ISNUMBER(FIND("?",J32)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L32" s="9" t="inlineStr"/>
+    </row>
+    <row r="33" ht="42" customHeight="1">
+      <c r="A33" s="9" t="inlineStr">
+        <is>
+          <t>Cheval</t>
+        </is>
+      </c>
+      <c r="B33" s="20">
+        <f>HYPERLINK("#'H Recherche'!A1","H Recherche")</f>
+        <v/>
+      </c>
+      <c r="C33" s="9" t="inlineStr">
+        <is>
+          <t>H_Recherche</t>
+        </is>
+      </c>
+      <c r="D33" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/chevaux</t>
+        </is>
+      </c>
+      <c r="E33" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F33" s="9" t="inlineStr">
+        <is>
+          <t>RechercheCheval, LimiteRecherche</t>
+        </is>
+      </c>
+      <c r="G33" s="9">
+        <f>"RechercheCheval = "&amp;IF(RechercheCheval="","(vide)",RechercheCheval)&amp;" ; "&amp;"LimiteRecherche = "&amp;IF(LimiteRecherche="","(vide)",LimiteRecherche)</f>
+        <v/>
+      </c>
+      <c r="H33" s="9" t="inlineStr">
+        <is>
+          <t>Chevaux dont le nom correspond : idcheval à reporter dans Réglages, sexe, dernière course, nombre de courses.</t>
+        </is>
+      </c>
+      <c r="I33" s="9" t="inlineStr">
+        <is>
+          <t>idcheval, name, sex, last_race_date, total_courses, last_discipline, approx_age</t>
+        </is>
+      </c>
+      <c r="J33" s="9">
+        <f>"https://www.turf.bzh/api/v1/chevaux?recherche="&amp;RechercheCheval&amp;"&amp;limit="&amp;LimiteRecherche&amp;""</f>
+        <v/>
+      </c>
+      <c r="K33" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J33&amp;IF(ISNUMBER(FIND("?",J33)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L33" s="9" t="inlineStr"/>
+    </row>
+    <row r="34" ht="42" customHeight="1">
+      <c r="A34" s="9" t="inlineStr">
+        <is>
+          <t>Cheval</t>
+        </is>
+      </c>
+      <c r="B34" s="20">
+        <f>HYPERLINK("#'H Historique'!A1","H Historique")</f>
+        <v/>
+      </c>
+      <c r="C34" s="9" t="inlineStr">
+        <is>
+          <t>H_Historique</t>
+        </is>
+      </c>
+      <c r="D34" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/chevaux/{id}/historique</t>
+        </is>
+      </c>
+      <c r="E34" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F34" s="9" t="inlineStr">
+        <is>
+          <t>IdCheval, LimiteHistorique, Discipline</t>
+        </is>
+      </c>
+      <c r="G34" s="9">
+        <f>"IdCheval = "&amp;IF(IdCheval="","(vide)",IdCheval)&amp;" ; "&amp;"LimiteHistorique = "&amp;IF(LimiteHistorique="","(vide)",LimiteHistorique)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)</f>
+        <v/>
+      </c>
+      <c r="H34" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par sortie : course, cote, rang, gains, musique, popularité, note IA.</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="inlineStr">
+        <is>
+          <t>date, hippodrome, course, heure, discipline, distance, allocation, nombre_partants, num, horse, jockey_driver, trainer (32 colonnes)</t>
+        </is>
+      </c>
+      <c r="J34" s="9">
+        <f>"https://www.turf.bzh/api/v1/chevaux/"&amp;IdCheval&amp;"/historique?limit="&amp;LimiteHistorique&amp;"&amp;format=csv"&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)</f>
+        <v/>
+      </c>
+      <c r="K34" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J34&amp;IF(ISNUMBER(FIND("?",J34)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L34" s="9" t="inlineStr"/>
+    </row>
+    <row r="35" ht="42" customHeight="1">
+      <c r="A35" s="9" t="inlineStr">
+        <is>
+          <t>Cheval</t>
+        </is>
+      </c>
+      <c r="B35" s="20">
+        <f>HYPERLINK("#'H Stats'!A1","H Stats")</f>
+        <v/>
+      </c>
+      <c r="C35" s="9" t="inlineStr">
+        <is>
+          <t>H_Stats</t>
+        </is>
+      </c>
+      <c r="D35" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/chevaux/{id}/stats</t>
+        </is>
+      </c>
+      <c r="E35" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F35" s="9" t="inlineStr">
+        <is>
+          <t>IdCheval, PeriodeJours</t>
+        </is>
+      </c>
+      <c r="G35" s="9">
+        <f>"IdCheval = "&amp;IF(IdCheval="","(vide)",IdCheval)&amp;" ; "&amp;"PeriodeJours = "&amp;IF(PeriodeJours="","(vide)",PeriodeJours)</f>
+        <v/>
+      </c>
+      <c r="H35" s="9" t="inlineStr">
+        <is>
+          <t>Fiche champ / valeur : courses, victoires, places, taux, cote moyenne, écarts, hippodromes favoris.</t>
+        </is>
+      </c>
+      <c r="I35" s="9" t="inlineStr">
+        <is>
+          <t>champ, valeur</t>
+        </is>
+      </c>
+      <c r="J35" s="9">
+        <f>"https://www.turf.bzh/api/v1/chevaux/"&amp;IdCheval&amp;"/stats?periode_jours="&amp;PeriodeJours&amp;""</f>
+        <v/>
+      </c>
+      <c r="K35" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J35&amp;IF(ISNUMBER(FIND("?",J35)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L35" s="9" t="inlineStr"/>
+    </row>
+    <row r="36" ht="42" customHeight="1">
+      <c r="A36" s="9" t="inlineStr">
+        <is>
+          <t>Cheval</t>
+        </is>
+      </c>
+      <c r="B36" s="20">
+        <f>HYPERLINK("#'H Lectures'!A1","H Lectures")</f>
+        <v/>
+      </c>
+      <c r="C36" s="9" t="inlineStr">
+        <is>
+          <t>H_Lectures</t>
+        </is>
+      </c>
+      <c r="D36" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/chevaux/{id}/lectures</t>
+        </is>
+      </c>
+      <c r="E36" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F36" s="9" t="inlineStr">
+        <is>
+          <t>IdCheval, DateJour</t>
+        </is>
+      </c>
+      <c r="G36" s="9">
+        <f>"IdCheval = "&amp;IF(IdCheval="","(vide)",IdCheval)&amp;" ; "&amp;"DateJour = "&amp;IF(DateJourISO="","(vide)",DateJourISO)</f>
+        <v/>
+      </c>
+      <c r="H36" s="9" t="inlineStr">
+        <is>
+          <t>Lectures (signaux) attribuées au cheval à la date du jour, avec leur confiance.</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="inlineStr">
+        <is>
+          <t>code, name, description_fr, confidence, applicable_disciplines</t>
+        </is>
+      </c>
+      <c r="J36" s="9">
+        <f>"https://www.turf.bzh/api/v1/chevaux/"&amp;IdCheval&amp;"/lectures?date="&amp;DateJourISO&amp;""</f>
+        <v/>
+      </c>
+      <c r="K36" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J36&amp;IF(ISNUMBER(FIND("?",J36)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L36" s="9" t="inlineStr"/>
+    </row>
+    <row r="37" ht="42" customHeight="1">
+      <c r="A37" s="9" t="inlineStr">
+        <is>
+          <t>Cheval</t>
+        </is>
+      </c>
+      <c r="B37" s="20">
+        <f>HYPERLINK("#'H Renifleur'!A1","H Renifleur")</f>
+        <v/>
+      </c>
+      <c r="C37" s="9" t="inlineStr">
+        <is>
+          <t>H_Renifleur</t>
+        </is>
+      </c>
+      <c r="D37" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/chevaux/{id}/renifleur</t>
+        </is>
+      </c>
+      <c r="E37" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F37" s="9" t="inlineStr">
+        <is>
+          <t>IdCheval, NotesRenifleur</t>
+        </is>
+      </c>
+      <c r="G37" s="9">
+        <f>"IdCheval = "&amp;IF(IdCheval="","(vide)",IdCheval)&amp;" ; "&amp;"NotesRenifleur = "&amp;IF(NotesRenifleur="","(vide)",NotesRenifleur)</f>
+        <v/>
+      </c>
+      <c r="H37" s="9" t="inlineStr">
+        <is>
+          <t>Les dernières notes du Renifleur sur ce cheval, avec la course d'origine.</t>
+        </is>
+      </c>
+      <c r="I37" s="9" t="inlineStr">
+        <is>
+          <t>date, code_course, hippodrome, portait_le_numero, note, url</t>
+        </is>
+      </c>
+      <c r="J37" s="9">
+        <f>"https://www.turf.bzh/api/v1/chevaux/"&amp;IdCheval&amp;"/renifleur?n_last="&amp;NotesRenifleur&amp;""</f>
+        <v/>
+      </c>
+      <c r="K37" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J37&amp;IF(ISNUMBER(FIND("?",J37)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L37" s="9" t="inlineStr"/>
+    </row>
+    <row r="38" ht="42" customHeight="1">
+      <c r="A38" s="9" t="inlineStr">
+        <is>
+          <t>Personne</t>
+        </is>
+      </c>
+      <c r="B38" s="20">
+        <f>HYPERLINK("#'N Recherche'!A1","N Recherche")</f>
+        <v/>
+      </c>
+      <c r="C38" s="9" t="inlineStr">
+        <is>
+          <t>N_Recherche</t>
+        </is>
+      </c>
+      <c r="D38" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/personnes</t>
+        </is>
+      </c>
+      <c r="E38" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F38" s="9" t="inlineStr">
+        <is>
+          <t>RecherchePersonne, TypePersonne, LimiteRecherche</t>
+        </is>
+      </c>
+      <c r="G38" s="9">
+        <f>"RecherchePersonne = "&amp;IF(RecherchePersonne="","(vide)",RecherchePersonne)&amp;" ; "&amp;"TypePersonne = "&amp;IF(TypePersonne="","(vide)",TypePersonne)&amp;" ; "&amp;"LimiteRecherche = "&amp;IF(LimiteRecherche="","(vide)",LimiteRecherche)</f>
+        <v/>
+      </c>
+      <c r="H38" s="9" t="inlineStr">
+        <is>
+          <t>Personnes dont le nom correspond : id à reporter dans Réglages, courses, victoires.</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="inlineStr">
+        <is>
+          <t>id, name, total_courses, last_race_date, total_wins</t>
+        </is>
+      </c>
+      <c r="J38" s="9">
+        <f>"https://www.turf.bzh/api/v1/personnes?recherche="&amp;RecherchePersonne&amp;"&amp;type="&amp;TypePersonne&amp;"&amp;limit="&amp;LimiteRecherche&amp;""</f>
+        <v/>
+      </c>
+      <c r="K38" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J38&amp;IF(ISNUMBER(FIND("?",J38)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L38" s="9" t="inlineStr"/>
+    </row>
+    <row r="39" ht="42" customHeight="1">
+      <c r="A39" s="9" t="inlineStr">
+        <is>
+          <t>Personne</t>
+        </is>
+      </c>
+      <c r="B39" s="20">
+        <f>HYPERLINK("#'N Stats'!A1","N Stats")</f>
+        <v/>
+      </c>
+      <c r="C39" s="9" t="inlineStr">
+        <is>
+          <t>N_Stats</t>
+        </is>
+      </c>
+      <c r="D39" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/personnes/{type}/{id}/stats</t>
+        </is>
+      </c>
+      <c r="E39" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F39" s="9" t="inlineStr">
+        <is>
+          <t>TypePersonne, IdPersonne, PeriodeJours, Discipline, Hippodrome</t>
+        </is>
+      </c>
+      <c r="G39" s="9">
+        <f>"TypePersonne = "&amp;IF(TypePersonne="","(vide)",TypePersonne)&amp;" ; "&amp;"IdPersonne = "&amp;IF(IdPersonne="","(vide)",IdPersonne)&amp;" ; "&amp;"PeriodeJours = "&amp;IF(PeriodeJours="","(vide)",PeriodeJours)&amp;" ; "&amp;"Discipline = "&amp;IF(Discipline="","(vide)",Discipline)&amp;" ; "&amp;"Hippodrome = "&amp;IF(Hippodrome="","(vide)",Hippodrome)</f>
+        <v/>
+      </c>
+      <c r="H39" s="9" t="inlineStr">
+        <is>
+          <t>Fiche champ / valeur : montes ou engagements, victoires, places, taux, rendements, hippodromes favoris.</t>
+        </is>
+      </c>
+      <c r="I39" s="9" t="inlineStr">
+        <is>
+          <t>champ, valeur</t>
+        </is>
+      </c>
+      <c r="J39" s="9">
+        <f>"https://www.turf.bzh/api/v1/personnes/"&amp;TypePersonne&amp;"/"&amp;IdPersonne&amp;"/stats?periode_jours="&amp;PeriodeJours&amp;""&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)&amp;IF(Hippodrome="","","&amp;hippodrome="&amp;Hippodrome)</f>
+        <v/>
+      </c>
+      <c r="K39" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J39&amp;IF(ISNUMBER(FIND("?",J39)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L39" s="9" t="inlineStr"/>
+    </row>
+    <row r="40" ht="42" customHeight="1">
+      <c r="A40" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B40" s="20">
+        <f>HYPERLINK("#'R Compte'!A1","R Compte")</f>
+        <v/>
+      </c>
+      <c r="C40" s="9" t="inlineStr">
+        <is>
+          <t>R_Compte</t>
+        </is>
+      </c>
+      <c r="D40" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/me et GET /v1/statut</t>
+        </is>
+      </c>
+      <c r="E40" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F40" s="9" t="inlineStr">
+        <is>
+          <t>Aucun</t>
+        </is>
+      </c>
+      <c r="G40" s="21" t="inlineStr"/>
+      <c r="H40" s="9" t="inlineStr">
+        <is>
+          <t>Fiche champ / valeur : licence, abonnement, clé, crédits IA, usage de l'API (compte.), puis profondeur et fraîcheur de la base (statut.).</t>
+        </is>
+      </c>
+      <c r="I40" s="9" t="inlineStr">
+        <is>
+          <t>champ, valeur</t>
+        </is>
+      </c>
+      <c r="J40" s="9">
+        <f>"https://www.turf.bzh/api/v1/me"</f>
+        <v/>
+      </c>
+      <c r="K40" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J40&amp;IF(ISNUMBER(FIND("?",J40)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L40" s="9" t="inlineStr"/>
+    </row>
+    <row r="41" ht="42" customHeight="1">
+      <c r="A41" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B41" s="20">
+        <f>HYPERLINK("#'R Schéma'!A1","R Schéma")</f>
+        <v/>
+      </c>
+      <c r="C41" s="9" t="inlineStr">
+        <is>
+          <t>R_Schema</t>
+        </is>
+      </c>
+      <c r="D41" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/schema</t>
+        </is>
+      </c>
+      <c r="E41" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F41" s="9" t="inlineStr">
+        <is>
+          <t>Aucun</t>
+        </is>
+      </c>
+      <c r="G41" s="21" t="inlineStr"/>
+      <c r="H41" s="9" t="inlineStr">
+        <is>
+          <t>Une ligne par colonne servie par l'API : type, unité, jeu (base, indicateurs, tout), description, taux de renseignement.</t>
+        </is>
+      </c>
+      <c r="I41" s="9" t="inlineStr">
+        <is>
+          <t>champ, colonne, type, unite, jeu, description, renseigne_pct, renseigne_lignes, note_nom</t>
+        </is>
+      </c>
+      <c r="J41" s="9">
+        <f>"https://www.turf.bzh/api/v1/schema?format=csv"</f>
+        <v/>
+      </c>
+      <c r="K41" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J41&amp;IF(ISNUMBER(FIND("?",J41)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L41" s="9" t="inlineStr"/>
+    </row>
+    <row r="42" ht="42" customHeight="1">
+      <c r="A42" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B42" s="20">
+        <f>HYPERLINK("#'R Exports'!A1","R Exports")</f>
+        <v/>
+      </c>
+      <c r="C42" s="9" t="inlineStr">
+        <is>
+          <t>R_Exports</t>
+        </is>
+      </c>
+      <c r="D42" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/exports</t>
+        </is>
+      </c>
+      <c r="E42" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F42" s="9" t="inlineStr">
+        <is>
+          <t>Aucun</t>
+        </is>
+      </c>
+      <c r="G42" s="21" t="inlineStr"/>
+      <c r="H42" s="9" t="inlineStr">
+        <is>
+          <t>Les fichiers d'export mensuels : mois, taille, empreinte SHA-256, nombre de lignes, adresse de téléchargement.</t>
+        </is>
+      </c>
+      <c r="I42" s="9" t="inlineStr">
+        <is>
+          <t>nom, mois, octets, sha256, partiel, lignes, modifie_le, derniere_date, scelle, url</t>
+        </is>
+      </c>
+      <c r="J42" s="9">
+        <f>"https://www.turf.bzh/api/v1/exports"</f>
+        <v/>
+      </c>
+      <c r="K42" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J42&amp;IF(ISNUMBER(FIND("?",J42)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L42" s="9" t="inlineStr"/>
+    </row>
+    <row r="43" ht="42" customHeight="1">
+      <c r="A43" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B43" s="20">
+        <f>HYPERLINK("#'R Méthodes'!A1","R Méthodes")</f>
+        <v/>
+      </c>
+      <c r="C43" s="9" t="inlineStr">
+        <is>
+          <t>R_Methodes</t>
+        </is>
+      </c>
+      <c r="D43" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/methodes</t>
+        </is>
+      </c>
+      <c r="E43" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F43" s="9" t="inlineStr">
+        <is>
+          <t>Aucun</t>
+        </is>
+      </c>
+      <c r="G43" s="21" t="inlineStr"/>
+      <c r="H43" s="9" t="inlineStr">
+        <is>
+          <t>Vos méthodes de jeu enregistrées sur turf.bzh : nom et définition.</t>
+        </is>
+      </c>
+      <c r="I43" s="9" t="inlineStr">
+        <is>
+          <t>id, nom, definition, created_at, updated_at</t>
+        </is>
+      </c>
+      <c r="J43" s="9">
+        <f>"https://www.turf.bzh/api/v1/methodes"</f>
+        <v/>
+      </c>
+      <c r="K43" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J43&amp;IF(ISNUMBER(FIND("?",J43)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L43" s="9" t="inlineStr"/>
+    </row>
+    <row r="44" ht="42" customHeight="1">
+      <c r="A44" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B44" s="20">
+        <f>HYPERLINK("#'R Performances'!A1","R Performances")</f>
+        <v/>
+      </c>
+      <c r="C44" s="9" t="inlineStr">
+        <is>
+          <t>R_Performances</t>
+        </is>
+      </c>
+      <c r="D44" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/performances</t>
+        </is>
+      </c>
+      <c r="E44" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F44" s="9" t="inlineStr">
+        <is>
+          <t>Fenetre, Famille, Palmares, NombrePerformances</t>
+        </is>
+      </c>
+      <c r="G44" s="9">
+        <f>"Fenetre = "&amp;IF(Fenetre="","(vide)",Fenetre)&amp;" ; "&amp;"Famille = "&amp;IF(Famille="","(vide)",Famille)&amp;" ; "&amp;"Palmares = "&amp;IF(Palmares="","(vide)",Palmares)&amp;" ; "&amp;"NombrePerformances = "&amp;IF(NombrePerformances="","(vide)",NombrePerformances)</f>
+        <v/>
+      </c>
+      <c r="H44" s="9" t="inlineStr">
+        <is>
+          <t>Par famille de pari : tickets, mises, courses couvertes, rendu par euro sur la fenêtre.</t>
+        </is>
+      </c>
+      <c r="I44" s="9" t="inlineStr">
+        <is>
+          <t>famille, nom, en, tickets, engage_eur, courses, couvert, pct, mise_totale_eur, rendu_total_eur, rendu_par_euro</t>
+        </is>
+      </c>
+      <c r="J44" s="9">
+        <f>"https://www.turf.bzh/api/v1/performances?fenetre="&amp;Fenetre&amp;"&amp;n="&amp;NombrePerformances&amp;"&amp;format=csv"&amp;IF(Famille="","","&amp;famille="&amp;Famille)&amp;IF(Palmares="","","&amp;palmares="&amp;Palmares)</f>
+        <v/>
+      </c>
+      <c r="K44" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J44&amp;IF(ISNUMBER(FIND("?",J44)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L44" s="9" t="inlineStr"/>
+    </row>
+    <row r="45" ht="42" customHeight="1">
+      <c r="A45" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B45" s="20">
+        <f>HYPERLINK("#'R Chat BZH'!A1","R Chat BZH")</f>
+        <v/>
+      </c>
+      <c r="C45" s="9" t="inlineStr">
+        <is>
+          <t>R_Chat_BZH</t>
+        </is>
+      </c>
+      <c r="D45" s="9" t="inlineStr">
+        <is>
+          <t>POST /v1/chat</t>
+        </is>
+      </c>
+      <c r="E45" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F45" s="9" t="inlineStr">
+        <is>
+          <t>Question, ModeIA, CreditsMaximum, ChatActif</t>
+        </is>
+      </c>
+      <c r="G45" s="9">
+        <f>"Question = "&amp;IF(Question="","(vide)",Question)&amp;" ; "&amp;"ModeIA = "&amp;IF(ModeIA="","(vide)",ModeIA)&amp;" ; "&amp;"CreditsMaximum = "&amp;IF(CreditsMaximum="","(vide)",CreditsMaximum)&amp;" ; "&amp;"ChatActif = "&amp;IF(ChatActif="","(vide)",ChatActif)</f>
+        <v/>
+      </c>
+      <c r="H45" s="9" t="inlineStr">
+        <is>
+          <t>Réponse de ChatBZH à la question de Réglages (fiche champ / valeur). Appel en POST, inactif tant que ChatBZH actif vaut Non.</t>
+        </is>
+      </c>
+      <c r="I45" s="9" t="inlineStr">
+        <is>
+          <t>champ, valeur</t>
+        </is>
+      </c>
+      <c r="J45" s="9" t="inlineStr">
+        <is>
+          <t>https://www.turf.bzh/api/v1/chat (POST, corps JSON : question, mode, max_credits)</t>
+        </is>
+      </c>
+      <c r="K45" s="12" t="inlineStr">
+        <is>
+          <t>Appel en POST : pas d'essai direct</t>
+        </is>
+      </c>
+      <c r="L45" s="9" t="inlineStr">
+        <is>
+          <t>Consomme des crédits IA à chaque actualisation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="inlineStr">
+        <is>
+          <t>Points d'accès complémentaires (mêmes données, autre forme d'appel)</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="42" customHeight="1">
+      <c r="A48" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B48" s="20">
+        <f>HYPERLINK("#'R Compte'!A1","R Compte")</f>
+        <v/>
+      </c>
+      <c r="C48" s="21" t="inlineStr"/>
+      <c r="D48" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/statut</t>
+        </is>
+      </c>
+      <c r="E48" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F48" s="9" t="inlineStr">
+        <is>
+          <t>Aucun</t>
+        </is>
+      </c>
+      <c r="G48" s="21" t="inlineStr"/>
+      <c r="H48" s="9" t="inlineStr">
+        <is>
+          <t>État de la base : profondeur, dernière mise à jour, courses du jour (déjà inclus dans R Compte, préfixe statut.).</t>
+        </is>
+      </c>
+      <c r="I48" s="21" t="inlineStr"/>
+      <c r="J48" s="9">
+        <f>"https://www.turf.bzh/api/v1/statut"</f>
+        <v/>
+      </c>
+      <c r="K48" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J48&amp;IF(ISNUMBER(FIND("?",J48)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L48" s="21" t="inlineStr"/>
+    </row>
+    <row r="49" ht="42" customHeight="1">
+      <c r="A49" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B49" s="20">
+        <f>HYPERLINK("#'J Écurie BZH'!A1","J Écurie BZH")</f>
+        <v/>
+      </c>
+      <c r="C49" s="21" t="inlineStr"/>
+      <c r="D49" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/ecuriebzh</t>
+        </is>
+      </c>
+      <c r="E49" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F49" s="9" t="inlineStr">
+        <is>
+          <t>Ecurie</t>
+        </is>
+      </c>
+      <c r="G49" s="21" t="inlineStr"/>
+      <c r="H49" s="9" t="inlineStr">
+        <is>
+          <t>Panorama des écuries hors habitude du jour courant (J Écurie BZH lit la même chose à la date du jour).</t>
+        </is>
+      </c>
+      <c r="I49" s="21" t="inlineStr"/>
+      <c r="J49" s="9">
+        <f>"https://www.turf.bzh/api/v1/ecuriebzh"&amp;IF(Ecurie="","","?ecurie="&amp;Ecurie)</f>
+        <v/>
+      </c>
+      <c r="K49" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J49&amp;IF(ISNUMBER(FIND("?",J49)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L49" s="21" t="inlineStr"/>
+    </row>
+    <row r="50" ht="42" customHeight="1">
+      <c r="A50" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B50" s="20">
+        <f>HYPERLINK("#'C Partants'!A1","C Partants")</f>
+        <v/>
+      </c>
+      <c r="C50" s="21" t="inlineStr"/>
+      <c r="D50" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/courses/{date}/{rc}/ecuriebzh</t>
+        </is>
+      </c>
+      <c r="E50" s="9" t="inlineStr">
+        <is>
+          <t>JSON</t>
+        </is>
+      </c>
+      <c r="F50" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course</t>
+        </is>
+      </c>
+      <c r="G50" s="21" t="inlineStr"/>
+      <c r="H50" s="9" t="inlineStr">
+        <is>
+          <t>Les écuries hors habitude engagées dans la course.</t>
+        </is>
+      </c>
+      <c r="I50" s="21" t="inlineStr"/>
+      <c r="J50" s="9">
+        <f>"https://www.turf.bzh/api/v1/courses/"&amp;DateJourISO&amp;"/"&amp;Course&amp;"/ecuriebzh"</f>
+        <v/>
+      </c>
+      <c r="K50" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J50&amp;IF(ISNUMBER(FIND("?",J50)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L50" s="21" t="inlineStr"/>
+    </row>
+    <row r="51" ht="42" customHeight="1">
+      <c r="A51" s="9" t="inlineStr">
+        <is>
+          <t>Journée</t>
+        </is>
+      </c>
+      <c r="B51" s="20">
+        <f>HYPERLINK("#'J Stats premium'!A1","J Stats premium")</f>
+        <v/>
+      </c>
+      <c r="C51" s="21" t="inlineStr"/>
+      <c r="D51" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/journees/{date}/stats-premium</t>
+        </is>
+      </c>
+      <c r="E51" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F51" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Hippodrome, Discipline</t>
+        </is>
+      </c>
+      <c r="G51" s="21" t="inlineStr"/>
+      <c r="H51" s="9" t="inlineStr">
+        <is>
+          <t>Statistiques premium d'une seule journée (J Stats premium couvre la période).</t>
+        </is>
+      </c>
+      <c r="I51" s="21" t="inlineStr"/>
+      <c r="J51" s="9">
+        <f>"https://www.turf.bzh/api/v1/journees/"&amp;DateJourISO&amp;"/stats-premium"&amp;IF(Hippodrome="","","?hippodrome="&amp;Hippodrome)&amp;IF(Discipline="","","&amp;discipline="&amp;Discipline)</f>
+        <v/>
+      </c>
+      <c r="K51" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J51&amp;IF(ISNUMBER(FIND("?",J51)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L51" s="21" t="inlineStr"/>
+    </row>
+    <row r="52" ht="42" customHeight="1">
+      <c r="A52" s="9" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="B52" s="20">
+        <f>HYPERLINK("#'C Rapports'!A1","C Rapports")</f>
+        <v/>
+      </c>
+      <c r="C52" s="21" t="inlineStr"/>
+      <c r="D52" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/rapports?code_course=</t>
+        </is>
+      </c>
+      <c r="E52" s="9" t="inlineStr">
+        <is>
+          <t>CSV</t>
+        </is>
+      </c>
+      <c r="F52" s="9" t="inlineStr">
+        <is>
+          <t>DateJour, Course, Masse, Pari, Payants</t>
+        </is>
+      </c>
+      <c r="G52" s="21" t="inlineStr"/>
+      <c r="H52" s="9" t="inlineStr">
+        <is>
+          <t>Rapports d'une course par la route journée (même contenu que C Rapports).</t>
+        </is>
+      </c>
+      <c r="I52" s="21" t="inlineStr"/>
+      <c r="J52" s="9">
+        <f>"https://www.turf.bzh/api/v1/rapports?date="&amp;DateJourISO&amp;"&amp;code_course="&amp;Course&amp;""&amp;IF(Masse="","","&amp;masse="&amp;Masse)&amp;IF(Pari="","","&amp;pari="&amp;Pari)&amp;IF(Payants="","","&amp;payants="&amp;Payants)</f>
+        <v/>
+      </c>
+      <c r="K52" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J52&amp;IF(ISNUMBER(FIND("?",J52)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L52" s="21" t="inlineStr"/>
+    </row>
+    <row r="53" ht="42" customHeight="1">
+      <c r="A53" s="9" t="inlineStr">
+        <is>
+          <t>Référence</t>
+        </is>
+      </c>
+      <c r="B53" s="20">
+        <f>HYPERLINK("#'R Exports'!A1","R Exports")</f>
+        <v/>
+      </c>
+      <c r="C53" s="21" t="inlineStr"/>
+      <c r="D53" s="9" t="inlineStr">
+        <is>
+          <t>GET /v1/exports/{fichier}</t>
+        </is>
+      </c>
+      <c r="E53" s="9" t="inlineStr">
+        <is>
+          <t>Fichier</t>
+        </is>
+      </c>
+      <c r="F53" s="9" t="inlineStr">
+        <is>
+          <t>Aucun</t>
+        </is>
+      </c>
+      <c r="G53" s="21" t="inlineStr"/>
+      <c r="H53" s="9" t="inlineStr">
+        <is>
+          <t>Téléchargement d'un export mensuel : utilisez la colonne url de R Exports.</t>
+        </is>
+      </c>
+      <c r="I53" s="21" t="inlineStr"/>
+      <c r="J53" s="9">
+        <f>"https://www.turf.bzh/api/v1/exports"</f>
+        <v/>
+      </c>
+      <c r="K53" s="20">
+        <f>IF(CleAPI="","Collez votre clé dans Réglages",HYPERLINK(J53&amp;IF(ISNUMBER(FIND("?",J53)),"&amp;","?")&amp;"api_key="&amp;CleAPI,"Ouvrir l'appel"))</f>
+        <v/>
+      </c>
+      <c r="L53" s="21" t="inlineStr"/>
+    </row>
+    <row r="55" ht="30" customHeight="1">
+      <c r="A55" s="16" t="inlineStr">
+        <is>
+          <t>Format : CSV = réponse en colonnes séparées par des points-virgules (paramètre format=csv ajouté par le classeur) ; JSON = réponse structurée, mise en colonnes par le classeur. Quotas : 60 appels par minute, 10 000 par jour. Clé : en-tête Authorization: Bearer tbz_live_... (ou paramètre api_key).</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Dossier : Dossier complet d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00548235"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>C Stats premium : Courses de référence d'une course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C55A11"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>H Recherche : Recherche d'un cheval. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C55A11"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>H Historique : Historique des sorties d'un cheval. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C55A11"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>H Stats : Statistiques d'un cheval. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C55A11"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>H Lectures : Lectures du jour d'un cheval. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00C55A11"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>H Renifleur : Notes du Renifleur sur un cheval. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="007030A0"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>N Recherche : Recherche d'une personne. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="007030A0"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>N Stats : Statistiques d'une personne. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00595959"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>R Compte : Votre compte et l'état de la base. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Programme : Programme de la journée. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00595959"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>R Schéma : Dictionnaire des colonnes. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00595959"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>R Exports : Exports mensuels. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00595959"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>R Méthodes : Méthodes enregistrées. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00595959"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>R Performances : Performances des pronostics. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00595959"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>R Chat BZH : Question à ChatBZH. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="00595959"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:I204"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="12" customWidth="1" min="1" max="1"/>
+    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="4" max="4"/>
+    <col width="12" customWidth="1" min="5" max="5"/>
+    <col width="9" customWidth="1" min="6" max="6"/>
+    <col width="15" customWidth="1" min="7" max="7"/>
+    <col width="17" customWidth="1" min="8" max="8"/>
+    <col width="13" customWidth="1" min="9" max="9"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Suivi de bankroll : journal personnel de mises</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Journal que vous tenez vous-même : saisissez chaque pari dans les colonnes A à G (cellules claires), les colonnes H et I se calculent. Il n'anticipe aucun gain. La ligne 5 est un exemple à remplacer.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="22" t="inlineStr">
+        <is>
+          <t>Solde de départ (EUR)</t>
+        </is>
+      </c>
+      <c r="B3" s="23" t="n">
         <v>100</v>
       </c>
-      <c r="D2" s="3" t="s">
-[...41 lines deleted...]
-      <c r="B5" s="17" t="s">
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Date</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Course</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>Type de pari</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>Sélection</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>Mise (EUR)</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t>Cote</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Gain brut (EUR)</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>Résultat net (EUR)</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Solde (EUR)</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="24" t="n">
+        <v>46314</v>
+      </c>
+      <c r="B5" s="25" t="inlineStr">
+        <is>
+          <t>R1C1</t>
+        </is>
+      </c>
+      <c r="C5" s="25" t="inlineStr">
+        <is>
+          <t>Simple placé</t>
+        </is>
+      </c>
+      <c r="D5" s="25" t="inlineStr">
+        <is>
+          <t>Exemple à remplacer</t>
+        </is>
+      </c>
+      <c r="E5" s="23" t="n">
+        <v>5</v>
+      </c>
+      <c r="F5" s="23" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="G5" s="23" t="n">
         <v>8</v>
       </c>
-      <c r="C5" s="17" t="s">
-[...446 lines deleted...]
-      </c>
+      <c r="H5" s="26">
+        <f>IF($E5="","",$G5-$E5)</f>
+        <v/>
+      </c>
+      <c r="I5" s="26">
+        <f>IF($E5="","",SoldeDepart+SUM($H$5:$H5))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="24" t="n"/>
+      <c r="B6" s="25" t="n"/>
+      <c r="C6" s="25" t="n"/>
+      <c r="D6" s="25" t="n"/>
+      <c r="E6" s="23" t="n"/>
+      <c r="F6" s="23" t="n"/>
+      <c r="G6" s="23" t="n"/>
+      <c r="H6" s="26">
+        <f>IF($E6="","",$G6-$E6)</f>
+        <v/>
+      </c>
+      <c r="I6" s="26">
+        <f>IF($E6="","",SoldeDepart+SUM($H$5:$H6))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="24" t="n"/>
+      <c r="B7" s="25" t="n"/>
+      <c r="C7" s="25" t="n"/>
+      <c r="D7" s="25" t="n"/>
+      <c r="E7" s="23" t="n"/>
+      <c r="F7" s="23" t="n"/>
+      <c r="G7" s="23" t="n"/>
+      <c r="H7" s="26">
+        <f>IF($E7="","",$G7-$E7)</f>
+        <v/>
+      </c>
+      <c r="I7" s="26">
+        <f>IF($E7="","",SoldeDepart+SUM($H$5:$H7))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="24" t="n"/>
+      <c r="B8" s="25" t="n"/>
+      <c r="C8" s="25" t="n"/>
+      <c r="D8" s="25" t="n"/>
+      <c r="E8" s="23" t="n"/>
+      <c r="F8" s="23" t="n"/>
+      <c r="G8" s="23" t="n"/>
+      <c r="H8" s="26">
+        <f>IF($E8="","",$G8-$E8)</f>
+        <v/>
+      </c>
+      <c r="I8" s="26">
+        <f>IF($E8="","",SoldeDepart+SUM($H$5:$H8))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="24" t="n"/>
+      <c r="B9" s="25" t="n"/>
+      <c r="C9" s="25" t="n"/>
+      <c r="D9" s="25" t="n"/>
+      <c r="E9" s="23" t="n"/>
+      <c r="F9" s="23" t="n"/>
+      <c r="G9" s="23" t="n"/>
+      <c r="H9" s="26">
+        <f>IF($E9="","",$G9-$E9)</f>
+        <v/>
+      </c>
+      <c r="I9" s="26">
+        <f>IF($E9="","",SoldeDepart+SUM($H$5:$H9))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="24" t="n"/>
+      <c r="B10" s="25" t="n"/>
+      <c r="C10" s="25" t="n"/>
+      <c r="D10" s="25" t="n"/>
+      <c r="E10" s="23" t="n"/>
+      <c r="F10" s="23" t="n"/>
+      <c r="G10" s="23" t="n"/>
+      <c r="H10" s="26">
+        <f>IF($E10="","",$G10-$E10)</f>
+        <v/>
+      </c>
+      <c r="I10" s="26">
+        <f>IF($E10="","",SoldeDepart+SUM($H$5:$H10))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="24" t="n"/>
+      <c r="B11" s="25" t="n"/>
+      <c r="C11" s="25" t="n"/>
+      <c r="D11" s="25" t="n"/>
+      <c r="E11" s="23" t="n"/>
+      <c r="F11" s="23" t="n"/>
+      <c r="G11" s="23" t="n"/>
+      <c r="H11" s="26">
+        <f>IF($E11="","",$G11-$E11)</f>
+        <v/>
+      </c>
+      <c r="I11" s="26">
+        <f>IF($E11="","",SoldeDepart+SUM($H$5:$H11))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="24" t="n"/>
+      <c r="B12" s="25" t="n"/>
+      <c r="C12" s="25" t="n"/>
+      <c r="D12" s="25" t="n"/>
+      <c r="E12" s="23" t="n"/>
+      <c r="F12" s="23" t="n"/>
+      <c r="G12" s="23" t="n"/>
+      <c r="H12" s="26">
+        <f>IF($E12="","",$G12-$E12)</f>
+        <v/>
+      </c>
+      <c r="I12" s="26">
+        <f>IF($E12="","",SoldeDepart+SUM($H$5:$H12))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="24" t="n"/>
+      <c r="B13" s="25" t="n"/>
+      <c r="C13" s="25" t="n"/>
+      <c r="D13" s="25" t="n"/>
+      <c r="E13" s="23" t="n"/>
+      <c r="F13" s="23" t="n"/>
+      <c r="G13" s="23" t="n"/>
+      <c r="H13" s="26">
+        <f>IF($E13="","",$G13-$E13)</f>
+        <v/>
+      </c>
+      <c r="I13" s="26">
+        <f>IF($E13="","",SoldeDepart+SUM($H$5:$H13))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="24" t="n"/>
+      <c r="B14" s="25" t="n"/>
+      <c r="C14" s="25" t="n"/>
+      <c r="D14" s="25" t="n"/>
+      <c r="E14" s="23" t="n"/>
+      <c r="F14" s="23" t="n"/>
+      <c r="G14" s="23" t="n"/>
+      <c r="H14" s="26">
+        <f>IF($E14="","",$G14-$E14)</f>
+        <v/>
+      </c>
+      <c r="I14" s="26">
+        <f>IF($E14="","",SoldeDepart+SUM($H$5:$H14))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="24" t="n"/>
+      <c r="B15" s="25" t="n"/>
+      <c r="C15" s="25" t="n"/>
+      <c r="D15" s="25" t="n"/>
+      <c r="E15" s="23" t="n"/>
+      <c r="F15" s="23" t="n"/>
+      <c r="G15" s="23" t="n"/>
+      <c r="H15" s="26">
+        <f>IF($E15="","",$G15-$E15)</f>
+        <v/>
+      </c>
+      <c r="I15" s="26">
+        <f>IF($E15="","",SoldeDepart+SUM($H$5:$H15))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="24" t="n"/>
+      <c r="B16" s="25" t="n"/>
+      <c r="C16" s="25" t="n"/>
+      <c r="D16" s="25" t="n"/>
+      <c r="E16" s="23" t="n"/>
+      <c r="F16" s="23" t="n"/>
+      <c r="G16" s="23" t="n"/>
+      <c r="H16" s="26">
+        <f>IF($E16="","",$G16-$E16)</f>
+        <v/>
+      </c>
+      <c r="I16" s="26">
+        <f>IF($E16="","",SoldeDepart+SUM($H$5:$H16))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="24" t="n"/>
+      <c r="B17" s="25" t="n"/>
+      <c r="C17" s="25" t="n"/>
+      <c r="D17" s="25" t="n"/>
+      <c r="E17" s="23" t="n"/>
+      <c r="F17" s="23" t="n"/>
+      <c r="G17" s="23" t="n"/>
+      <c r="H17" s="26">
+        <f>IF($E17="","",$G17-$E17)</f>
+        <v/>
+      </c>
+      <c r="I17" s="26">
+        <f>IF($E17="","",SoldeDepart+SUM($H$5:$H17))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="24" t="n"/>
+      <c r="B18" s="25" t="n"/>
+      <c r="C18" s="25" t="n"/>
+      <c r="D18" s="25" t="n"/>
+      <c r="E18" s="23" t="n"/>
+      <c r="F18" s="23" t="n"/>
+      <c r="G18" s="23" t="n"/>
+      <c r="H18" s="26">
+        <f>IF($E18="","",$G18-$E18)</f>
+        <v/>
+      </c>
+      <c r="I18" s="26">
+        <f>IF($E18="","",SoldeDepart+SUM($H$5:$H18))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="24" t="n"/>
+      <c r="B19" s="25" t="n"/>
+      <c r="C19" s="25" t="n"/>
+      <c r="D19" s="25" t="n"/>
+      <c r="E19" s="23" t="n"/>
+      <c r="F19" s="23" t="n"/>
+      <c r="G19" s="23" t="n"/>
+      <c r="H19" s="26">
+        <f>IF($E19="","",$G19-$E19)</f>
+        <v/>
+      </c>
+      <c r="I19" s="26">
+        <f>IF($E19="","",SoldeDepart+SUM($H$5:$H19))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="24" t="n"/>
+      <c r="B20" s="25" t="n"/>
+      <c r="C20" s="25" t="n"/>
+      <c r="D20" s="25" t="n"/>
+      <c r="E20" s="23" t="n"/>
+      <c r="F20" s="23" t="n"/>
+      <c r="G20" s="23" t="n"/>
+      <c r="H20" s="26">
+        <f>IF($E20="","",$G20-$E20)</f>
+        <v/>
+      </c>
+      <c r="I20" s="26">
+        <f>IF($E20="","",SoldeDepart+SUM($H$5:$H20))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="24" t="n"/>
+      <c r="B21" s="25" t="n"/>
+      <c r="C21" s="25" t="n"/>
+      <c r="D21" s="25" t="n"/>
+      <c r="E21" s="23" t="n"/>
+      <c r="F21" s="23" t="n"/>
+      <c r="G21" s="23" t="n"/>
+      <c r="H21" s="26">
+        <f>IF($E21="","",$G21-$E21)</f>
+        <v/>
+      </c>
+      <c r="I21" s="26">
+        <f>IF($E21="","",SoldeDepart+SUM($H$5:$H21))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="24" t="n"/>
+      <c r="B22" s="25" t="n"/>
+      <c r="C22" s="25" t="n"/>
+      <c r="D22" s="25" t="n"/>
+      <c r="E22" s="23" t="n"/>
+      <c r="F22" s="23" t="n"/>
+      <c r="G22" s="23" t="n"/>
+      <c r="H22" s="26">
+        <f>IF($E22="","",$G22-$E22)</f>
+        <v/>
+      </c>
+      <c r="I22" s="26">
+        <f>IF($E22="","",SoldeDepart+SUM($H$5:$H22))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="24" t="n"/>
+      <c r="B23" s="25" t="n"/>
+      <c r="C23" s="25" t="n"/>
+      <c r="D23" s="25" t="n"/>
+      <c r="E23" s="23" t="n"/>
+      <c r="F23" s="23" t="n"/>
+      <c r="G23" s="23" t="n"/>
+      <c r="H23" s="26">
+        <f>IF($E23="","",$G23-$E23)</f>
+        <v/>
+      </c>
+      <c r="I23" s="26">
+        <f>IF($E23="","",SoldeDepart+SUM($H$5:$H23))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="24" t="n"/>
+      <c r="B24" s="25" t="n"/>
+      <c r="C24" s="25" t="n"/>
+      <c r="D24" s="25" t="n"/>
+      <c r="E24" s="23" t="n"/>
+      <c r="F24" s="23" t="n"/>
+      <c r="G24" s="23" t="n"/>
+      <c r="H24" s="26">
+        <f>IF($E24="","",$G24-$E24)</f>
+        <v/>
+      </c>
+      <c r="I24" s="26">
+        <f>IF($E24="","",SoldeDepart+SUM($H$5:$H24))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="24" t="n"/>
+      <c r="B25" s="25" t="n"/>
+      <c r="C25" s="25" t="n"/>
+      <c r="D25" s="25" t="n"/>
+      <c r="E25" s="23" t="n"/>
+      <c r="F25" s="23" t="n"/>
+      <c r="G25" s="23" t="n"/>
+      <c r="H25" s="26">
+        <f>IF($E25="","",$G25-$E25)</f>
+        <v/>
+      </c>
+      <c r="I25" s="26">
+        <f>IF($E25="","",SoldeDepart+SUM($H$5:$H25))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="24" t="n"/>
+      <c r="B26" s="25" t="n"/>
+      <c r="C26" s="25" t="n"/>
+      <c r="D26" s="25" t="n"/>
+      <c r="E26" s="23" t="n"/>
+      <c r="F26" s="23" t="n"/>
+      <c r="G26" s="23" t="n"/>
+      <c r="H26" s="26">
+        <f>IF($E26="","",$G26-$E26)</f>
+        <v/>
+      </c>
+      <c r="I26" s="26">
+        <f>IF($E26="","",SoldeDepart+SUM($H$5:$H26))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="24" t="n"/>
+      <c r="B27" s="25" t="n"/>
+      <c r="C27" s="25" t="n"/>
+      <c r="D27" s="25" t="n"/>
+      <c r="E27" s="23" t="n"/>
+      <c r="F27" s="23" t="n"/>
+      <c r="G27" s="23" t="n"/>
+      <c r="H27" s="26">
+        <f>IF($E27="","",$G27-$E27)</f>
+        <v/>
+      </c>
+      <c r="I27" s="26">
+        <f>IF($E27="","",SoldeDepart+SUM($H$5:$H27))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="24" t="n"/>
+      <c r="B28" s="25" t="n"/>
+      <c r="C28" s="25" t="n"/>
+      <c r="D28" s="25" t="n"/>
+      <c r="E28" s="23" t="n"/>
+      <c r="F28" s="23" t="n"/>
+      <c r="G28" s="23" t="n"/>
+      <c r="H28" s="26">
+        <f>IF($E28="","",$G28-$E28)</f>
+        <v/>
+      </c>
+      <c r="I28" s="26">
+        <f>IF($E28="","",SoldeDepart+SUM($H$5:$H28))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="24" t="n"/>
+      <c r="B29" s="25" t="n"/>
+      <c r="C29" s="25" t="n"/>
+      <c r="D29" s="25" t="n"/>
+      <c r="E29" s="23" t="n"/>
+      <c r="F29" s="23" t="n"/>
+      <c r="G29" s="23" t="n"/>
+      <c r="H29" s="26">
+        <f>IF($E29="","",$G29-$E29)</f>
+        <v/>
+      </c>
+      <c r="I29" s="26">
+        <f>IF($E29="","",SoldeDepart+SUM($H$5:$H29))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="24" t="n"/>
+      <c r="B30" s="25" t="n"/>
+      <c r="C30" s="25" t="n"/>
+      <c r="D30" s="25" t="n"/>
+      <c r="E30" s="23" t="n"/>
+      <c r="F30" s="23" t="n"/>
+      <c r="G30" s="23" t="n"/>
       <c r="H30" s="26">
-        <f>SUM($H$5:$H$29)</f>
-[...24 lines deleted...]
-      <c r="I32" s="3"/>
+        <f>IF($E30="","",$G30-$E30)</f>
+        <v/>
+      </c>
+      <c r="I30" s="26">
+        <f>IF($E30="","",SoldeDepart+SUM($H$5:$H30))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="24" t="n"/>
+      <c r="B31" s="25" t="n"/>
+      <c r="C31" s="25" t="n"/>
+      <c r="D31" s="25" t="n"/>
+      <c r="E31" s="23" t="n"/>
+      <c r="F31" s="23" t="n"/>
+      <c r="G31" s="23" t="n"/>
+      <c r="H31" s="26">
+        <f>IF($E31="","",$G31-$E31)</f>
+        <v/>
+      </c>
+      <c r="I31" s="26">
+        <f>IF($E31="","",SoldeDepart+SUM($H$5:$H31))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="24" t="n"/>
+      <c r="B32" s="25" t="n"/>
+      <c r="C32" s="25" t="n"/>
+      <c r="D32" s="25" t="n"/>
+      <c r="E32" s="23" t="n"/>
+      <c r="F32" s="23" t="n"/>
+      <c r="G32" s="23" t="n"/>
+      <c r="H32" s="26">
+        <f>IF($E32="","",$G32-$E32)</f>
+        <v/>
+      </c>
+      <c r="I32" s="26">
+        <f>IF($E32="","",SoldeDepart+SUM($H$5:$H32))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="24" t="n"/>
+      <c r="B33" s="25" t="n"/>
+      <c r="C33" s="25" t="n"/>
+      <c r="D33" s="25" t="n"/>
+      <c r="E33" s="23" t="n"/>
+      <c r="F33" s="23" t="n"/>
+      <c r="G33" s="23" t="n"/>
+      <c r="H33" s="26">
+        <f>IF($E33="","",$G33-$E33)</f>
+        <v/>
+      </c>
+      <c r="I33" s="26">
+        <f>IF($E33="","",SoldeDepart+SUM($H$5:$H33))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="24" t="n"/>
+      <c r="B34" s="25" t="n"/>
+      <c r="C34" s="25" t="n"/>
+      <c r="D34" s="25" t="n"/>
+      <c r="E34" s="23" t="n"/>
+      <c r="F34" s="23" t="n"/>
+      <c r="G34" s="23" t="n"/>
+      <c r="H34" s="26">
+        <f>IF($E34="","",$G34-$E34)</f>
+        <v/>
+      </c>
+      <c r="I34" s="26">
+        <f>IF($E34="","",SoldeDepart+SUM($H$5:$H34))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="24" t="n"/>
+      <c r="B35" s="25" t="n"/>
+      <c r="C35" s="25" t="n"/>
+      <c r="D35" s="25" t="n"/>
+      <c r="E35" s="23" t="n"/>
+      <c r="F35" s="23" t="n"/>
+      <c r="G35" s="23" t="n"/>
+      <c r="H35" s="26">
+        <f>IF($E35="","",$G35-$E35)</f>
+        <v/>
+      </c>
+      <c r="I35" s="26">
+        <f>IF($E35="","",SoldeDepart+SUM($H$5:$H35))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="24" t="n"/>
+      <c r="B36" s="25" t="n"/>
+      <c r="C36" s="25" t="n"/>
+      <c r="D36" s="25" t="n"/>
+      <c r="E36" s="23" t="n"/>
+      <c r="F36" s="23" t="n"/>
+      <c r="G36" s="23" t="n"/>
+      <c r="H36" s="26">
+        <f>IF($E36="","",$G36-$E36)</f>
+        <v/>
+      </c>
+      <c r="I36" s="26">
+        <f>IF($E36="","",SoldeDepart+SUM($H$5:$H36))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="24" t="n"/>
+      <c r="B37" s="25" t="n"/>
+      <c r="C37" s="25" t="n"/>
+      <c r="D37" s="25" t="n"/>
+      <c r="E37" s="23" t="n"/>
+      <c r="F37" s="23" t="n"/>
+      <c r="G37" s="23" t="n"/>
+      <c r="H37" s="26">
+        <f>IF($E37="","",$G37-$E37)</f>
+        <v/>
+      </c>
+      <c r="I37" s="26">
+        <f>IF($E37="","",SoldeDepart+SUM($H$5:$H37))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="24" t="n"/>
+      <c r="B38" s="25" t="n"/>
+      <c r="C38" s="25" t="n"/>
+      <c r="D38" s="25" t="n"/>
+      <c r="E38" s="23" t="n"/>
+      <c r="F38" s="23" t="n"/>
+      <c r="G38" s="23" t="n"/>
+      <c r="H38" s="26">
+        <f>IF($E38="","",$G38-$E38)</f>
+        <v/>
+      </c>
+      <c r="I38" s="26">
+        <f>IF($E38="","",SoldeDepart+SUM($H$5:$H38))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="24" t="n"/>
+      <c r="B39" s="25" t="n"/>
+      <c r="C39" s="25" t="n"/>
+      <c r="D39" s="25" t="n"/>
+      <c r="E39" s="23" t="n"/>
+      <c r="F39" s="23" t="n"/>
+      <c r="G39" s="23" t="n"/>
+      <c r="H39" s="26">
+        <f>IF($E39="","",$G39-$E39)</f>
+        <v/>
+      </c>
+      <c r="I39" s="26">
+        <f>IF($E39="","",SoldeDepart+SUM($H$5:$H39))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="24" t="n"/>
+      <c r="B40" s="25" t="n"/>
+      <c r="C40" s="25" t="n"/>
+      <c r="D40" s="25" t="n"/>
+      <c r="E40" s="23" t="n"/>
+      <c r="F40" s="23" t="n"/>
+      <c r="G40" s="23" t="n"/>
+      <c r="H40" s="26">
+        <f>IF($E40="","",$G40-$E40)</f>
+        <v/>
+      </c>
+      <c r="I40" s="26">
+        <f>IF($E40="","",SoldeDepart+SUM($H$5:$H40))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="24" t="n"/>
+      <c r="B41" s="25" t="n"/>
+      <c r="C41" s="25" t="n"/>
+      <c r="D41" s="25" t="n"/>
+      <c r="E41" s="23" t="n"/>
+      <c r="F41" s="23" t="n"/>
+      <c r="G41" s="23" t="n"/>
+      <c r="H41" s="26">
+        <f>IF($E41="","",$G41-$E41)</f>
+        <v/>
+      </c>
+      <c r="I41" s="26">
+        <f>IF($E41="","",SoldeDepart+SUM($H$5:$H41))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="24" t="n"/>
+      <c r="B42" s="25" t="n"/>
+      <c r="C42" s="25" t="n"/>
+      <c r="D42" s="25" t="n"/>
+      <c r="E42" s="23" t="n"/>
+      <c r="F42" s="23" t="n"/>
+      <c r="G42" s="23" t="n"/>
+      <c r="H42" s="26">
+        <f>IF($E42="","",$G42-$E42)</f>
+        <v/>
+      </c>
+      <c r="I42" s="26">
+        <f>IF($E42="","",SoldeDepart+SUM($H$5:$H42))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="24" t="n"/>
+      <c r="B43" s="25" t="n"/>
+      <c r="C43" s="25" t="n"/>
+      <c r="D43" s="25" t="n"/>
+      <c r="E43" s="23" t="n"/>
+      <c r="F43" s="23" t="n"/>
+      <c r="G43" s="23" t="n"/>
+      <c r="H43" s="26">
+        <f>IF($E43="","",$G43-$E43)</f>
+        <v/>
+      </c>
+      <c r="I43" s="26">
+        <f>IF($E43="","",SoldeDepart+SUM($H$5:$H43))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="24" t="n"/>
+      <c r="B44" s="25" t="n"/>
+      <c r="C44" s="25" t="n"/>
+      <c r="D44" s="25" t="n"/>
+      <c r="E44" s="23" t="n"/>
+      <c r="F44" s="23" t="n"/>
+      <c r="G44" s="23" t="n"/>
+      <c r="H44" s="26">
+        <f>IF($E44="","",$G44-$E44)</f>
+        <v/>
+      </c>
+      <c r="I44" s="26">
+        <f>IF($E44="","",SoldeDepart+SUM($H$5:$H44))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="24" t="n"/>
+      <c r="B45" s="25" t="n"/>
+      <c r="C45" s="25" t="n"/>
+      <c r="D45" s="25" t="n"/>
+      <c r="E45" s="23" t="n"/>
+      <c r="F45" s="23" t="n"/>
+      <c r="G45" s="23" t="n"/>
+      <c r="H45" s="26">
+        <f>IF($E45="","",$G45-$E45)</f>
+        <v/>
+      </c>
+      <c r="I45" s="26">
+        <f>IF($E45="","",SoldeDepart+SUM($H$5:$H45))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="24" t="n"/>
+      <c r="B46" s="25" t="n"/>
+      <c r="C46" s="25" t="n"/>
+      <c r="D46" s="25" t="n"/>
+      <c r="E46" s="23" t="n"/>
+      <c r="F46" s="23" t="n"/>
+      <c r="G46" s="23" t="n"/>
+      <c r="H46" s="26">
+        <f>IF($E46="","",$G46-$E46)</f>
+        <v/>
+      </c>
+      <c r="I46" s="26">
+        <f>IF($E46="","",SoldeDepart+SUM($H$5:$H46))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="24" t="n"/>
+      <c r="B47" s="25" t="n"/>
+      <c r="C47" s="25" t="n"/>
+      <c r="D47" s="25" t="n"/>
+      <c r="E47" s="23" t="n"/>
+      <c r="F47" s="23" t="n"/>
+      <c r="G47" s="23" t="n"/>
+      <c r="H47" s="26">
+        <f>IF($E47="","",$G47-$E47)</f>
+        <v/>
+      </c>
+      <c r="I47" s="26">
+        <f>IF($E47="","",SoldeDepart+SUM($H$5:$H47))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="24" t="n"/>
+      <c r="B48" s="25" t="n"/>
+      <c r="C48" s="25" t="n"/>
+      <c r="D48" s="25" t="n"/>
+      <c r="E48" s="23" t="n"/>
+      <c r="F48" s="23" t="n"/>
+      <c r="G48" s="23" t="n"/>
+      <c r="H48" s="26">
+        <f>IF($E48="","",$G48-$E48)</f>
+        <v/>
+      </c>
+      <c r="I48" s="26">
+        <f>IF($E48="","",SoldeDepart+SUM($H$5:$H48))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="24" t="n"/>
+      <c r="B49" s="25" t="n"/>
+      <c r="C49" s="25" t="n"/>
+      <c r="D49" s="25" t="n"/>
+      <c r="E49" s="23" t="n"/>
+      <c r="F49" s="23" t="n"/>
+      <c r="G49" s="23" t="n"/>
+      <c r="H49" s="26">
+        <f>IF($E49="","",$G49-$E49)</f>
+        <v/>
+      </c>
+      <c r="I49" s="26">
+        <f>IF($E49="","",SoldeDepart+SUM($H$5:$H49))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="24" t="n"/>
+      <c r="B50" s="25" t="n"/>
+      <c r="C50" s="25" t="n"/>
+      <c r="D50" s="25" t="n"/>
+      <c r="E50" s="23" t="n"/>
+      <c r="F50" s="23" t="n"/>
+      <c r="G50" s="23" t="n"/>
+      <c r="H50" s="26">
+        <f>IF($E50="","",$G50-$E50)</f>
+        <v/>
+      </c>
+      <c r="I50" s="26">
+        <f>IF($E50="","",SoldeDepart+SUM($H$5:$H50))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="24" t="n"/>
+      <c r="B51" s="25" t="n"/>
+      <c r="C51" s="25" t="n"/>
+      <c r="D51" s="25" t="n"/>
+      <c r="E51" s="23" t="n"/>
+      <c r="F51" s="23" t="n"/>
+      <c r="G51" s="23" t="n"/>
+      <c r="H51" s="26">
+        <f>IF($E51="","",$G51-$E51)</f>
+        <v/>
+      </c>
+      <c r="I51" s="26">
+        <f>IF($E51="","",SoldeDepart+SUM($H$5:$H51))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="24" t="n"/>
+      <c r="B52" s="25" t="n"/>
+      <c r="C52" s="25" t="n"/>
+      <c r="D52" s="25" t="n"/>
+      <c r="E52" s="23" t="n"/>
+      <c r="F52" s="23" t="n"/>
+      <c r="G52" s="23" t="n"/>
+      <c r="H52" s="26">
+        <f>IF($E52="","",$G52-$E52)</f>
+        <v/>
+      </c>
+      <c r="I52" s="26">
+        <f>IF($E52="","",SoldeDepart+SUM($H$5:$H52))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="24" t="n"/>
+      <c r="B53" s="25" t="n"/>
+      <c r="C53" s="25" t="n"/>
+      <c r="D53" s="25" t="n"/>
+      <c r="E53" s="23" t="n"/>
+      <c r="F53" s="23" t="n"/>
+      <c r="G53" s="23" t="n"/>
+      <c r="H53" s="26">
+        <f>IF($E53="","",$G53-$E53)</f>
+        <v/>
+      </c>
+      <c r="I53" s="26">
+        <f>IF($E53="","",SoldeDepart+SUM($H$5:$H53))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="24" t="n"/>
+      <c r="B54" s="25" t="n"/>
+      <c r="C54" s="25" t="n"/>
+      <c r="D54" s="25" t="n"/>
+      <c r="E54" s="23" t="n"/>
+      <c r="F54" s="23" t="n"/>
+      <c r="G54" s="23" t="n"/>
+      <c r="H54" s="26">
+        <f>IF($E54="","",$G54-$E54)</f>
+        <v/>
+      </c>
+      <c r="I54" s="26">
+        <f>IF($E54="","",SoldeDepart+SUM($H$5:$H54))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="24" t="n"/>
+      <c r="B55" s="25" t="n"/>
+      <c r="C55" s="25" t="n"/>
+      <c r="D55" s="25" t="n"/>
+      <c r="E55" s="23" t="n"/>
+      <c r="F55" s="23" t="n"/>
+      <c r="G55" s="23" t="n"/>
+      <c r="H55" s="26">
+        <f>IF($E55="","",$G55-$E55)</f>
+        <v/>
+      </c>
+      <c r="I55" s="26">
+        <f>IF($E55="","",SoldeDepart+SUM($H$5:$H55))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="24" t="n"/>
+      <c r="B56" s="25" t="n"/>
+      <c r="C56" s="25" t="n"/>
+      <c r="D56" s="25" t="n"/>
+      <c r="E56" s="23" t="n"/>
+      <c r="F56" s="23" t="n"/>
+      <c r="G56" s="23" t="n"/>
+      <c r="H56" s="26">
+        <f>IF($E56="","",$G56-$E56)</f>
+        <v/>
+      </c>
+      <c r="I56" s="26">
+        <f>IF($E56="","",SoldeDepart+SUM($H$5:$H56))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="24" t="n"/>
+      <c r="B57" s="25" t="n"/>
+      <c r="C57" s="25" t="n"/>
+      <c r="D57" s="25" t="n"/>
+      <c r="E57" s="23" t="n"/>
+      <c r="F57" s="23" t="n"/>
+      <c r="G57" s="23" t="n"/>
+      <c r="H57" s="26">
+        <f>IF($E57="","",$G57-$E57)</f>
+        <v/>
+      </c>
+      <c r="I57" s="26">
+        <f>IF($E57="","",SoldeDepart+SUM($H$5:$H57))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="24" t="n"/>
+      <c r="B58" s="25" t="n"/>
+      <c r="C58" s="25" t="n"/>
+      <c r="D58" s="25" t="n"/>
+      <c r="E58" s="23" t="n"/>
+      <c r="F58" s="23" t="n"/>
+      <c r="G58" s="23" t="n"/>
+      <c r="H58" s="26">
+        <f>IF($E58="","",$G58-$E58)</f>
+        <v/>
+      </c>
+      <c r="I58" s="26">
+        <f>IF($E58="","",SoldeDepart+SUM($H$5:$H58))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="24" t="n"/>
+      <c r="B59" s="25" t="n"/>
+      <c r="C59" s="25" t="n"/>
+      <c r="D59" s="25" t="n"/>
+      <c r="E59" s="23" t="n"/>
+      <c r="F59" s="23" t="n"/>
+      <c r="G59" s="23" t="n"/>
+      <c r="H59" s="26">
+        <f>IF($E59="","",$G59-$E59)</f>
+        <v/>
+      </c>
+      <c r="I59" s="26">
+        <f>IF($E59="","",SoldeDepart+SUM($H$5:$H59))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="24" t="n"/>
+      <c r="B60" s="25" t="n"/>
+      <c r="C60" s="25" t="n"/>
+      <c r="D60" s="25" t="n"/>
+      <c r="E60" s="23" t="n"/>
+      <c r="F60" s="23" t="n"/>
+      <c r="G60" s="23" t="n"/>
+      <c r="H60" s="26">
+        <f>IF($E60="","",$G60-$E60)</f>
+        <v/>
+      </c>
+      <c r="I60" s="26">
+        <f>IF($E60="","",SoldeDepart+SUM($H$5:$H60))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="24" t="n"/>
+      <c r="B61" s="25" t="n"/>
+      <c r="C61" s="25" t="n"/>
+      <c r="D61" s="25" t="n"/>
+      <c r="E61" s="23" t="n"/>
+      <c r="F61" s="23" t="n"/>
+      <c r="G61" s="23" t="n"/>
+      <c r="H61" s="26">
+        <f>IF($E61="","",$G61-$E61)</f>
+        <v/>
+      </c>
+      <c r="I61" s="26">
+        <f>IF($E61="","",SoldeDepart+SUM($H$5:$H61))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="24" t="n"/>
+      <c r="B62" s="25" t="n"/>
+      <c r="C62" s="25" t="n"/>
+      <c r="D62" s="25" t="n"/>
+      <c r="E62" s="23" t="n"/>
+      <c r="F62" s="23" t="n"/>
+      <c r="G62" s="23" t="n"/>
+      <c r="H62" s="26">
+        <f>IF($E62="","",$G62-$E62)</f>
+        <v/>
+      </c>
+      <c r="I62" s="26">
+        <f>IF($E62="","",SoldeDepart+SUM($H$5:$H62))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="24" t="n"/>
+      <c r="B63" s="25" t="n"/>
+      <c r="C63" s="25" t="n"/>
+      <c r="D63" s="25" t="n"/>
+      <c r="E63" s="23" t="n"/>
+      <c r="F63" s="23" t="n"/>
+      <c r="G63" s="23" t="n"/>
+      <c r="H63" s="26">
+        <f>IF($E63="","",$G63-$E63)</f>
+        <v/>
+      </c>
+      <c r="I63" s="26">
+        <f>IF($E63="","",SoldeDepart+SUM($H$5:$H63))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="24" t="n"/>
+      <c r="B64" s="25" t="n"/>
+      <c r="C64" s="25" t="n"/>
+      <c r="D64" s="25" t="n"/>
+      <c r="E64" s="23" t="n"/>
+      <c r="F64" s="23" t="n"/>
+      <c r="G64" s="23" t="n"/>
+      <c r="H64" s="26">
+        <f>IF($E64="","",$G64-$E64)</f>
+        <v/>
+      </c>
+      <c r="I64" s="26">
+        <f>IF($E64="","",SoldeDepart+SUM($H$5:$H64))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="24" t="n"/>
+      <c r="B65" s="25" t="n"/>
+      <c r="C65" s="25" t="n"/>
+      <c r="D65" s="25" t="n"/>
+      <c r="E65" s="23" t="n"/>
+      <c r="F65" s="23" t="n"/>
+      <c r="G65" s="23" t="n"/>
+      <c r="H65" s="26">
+        <f>IF($E65="","",$G65-$E65)</f>
+        <v/>
+      </c>
+      <c r="I65" s="26">
+        <f>IF($E65="","",SoldeDepart+SUM($H$5:$H65))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="24" t="n"/>
+      <c r="B66" s="25" t="n"/>
+      <c r="C66" s="25" t="n"/>
+      <c r="D66" s="25" t="n"/>
+      <c r="E66" s="23" t="n"/>
+      <c r="F66" s="23" t="n"/>
+      <c r="G66" s="23" t="n"/>
+      <c r="H66" s="26">
+        <f>IF($E66="","",$G66-$E66)</f>
+        <v/>
+      </c>
+      <c r="I66" s="26">
+        <f>IF($E66="","",SoldeDepart+SUM($H$5:$H66))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="24" t="n"/>
+      <c r="B67" s="25" t="n"/>
+      <c r="C67" s="25" t="n"/>
+      <c r="D67" s="25" t="n"/>
+      <c r="E67" s="23" t="n"/>
+      <c r="F67" s="23" t="n"/>
+      <c r="G67" s="23" t="n"/>
+      <c r="H67" s="26">
+        <f>IF($E67="","",$G67-$E67)</f>
+        <v/>
+      </c>
+      <c r="I67" s="26">
+        <f>IF($E67="","",SoldeDepart+SUM($H$5:$H67))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="24" t="n"/>
+      <c r="B68" s="25" t="n"/>
+      <c r="C68" s="25" t="n"/>
+      <c r="D68" s="25" t="n"/>
+      <c r="E68" s="23" t="n"/>
+      <c r="F68" s="23" t="n"/>
+      <c r="G68" s="23" t="n"/>
+      <c r="H68" s="26">
+        <f>IF($E68="","",$G68-$E68)</f>
+        <v/>
+      </c>
+      <c r="I68" s="26">
+        <f>IF($E68="","",SoldeDepart+SUM($H$5:$H68))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="24" t="n"/>
+      <c r="B69" s="25" t="n"/>
+      <c r="C69" s="25" t="n"/>
+      <c r="D69" s="25" t="n"/>
+      <c r="E69" s="23" t="n"/>
+      <c r="F69" s="23" t="n"/>
+      <c r="G69" s="23" t="n"/>
+      <c r="H69" s="26">
+        <f>IF($E69="","",$G69-$E69)</f>
+        <v/>
+      </c>
+      <c r="I69" s="26">
+        <f>IF($E69="","",SoldeDepart+SUM($H$5:$H69))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="24" t="n"/>
+      <c r="B70" s="25" t="n"/>
+      <c r="C70" s="25" t="n"/>
+      <c r="D70" s="25" t="n"/>
+      <c r="E70" s="23" t="n"/>
+      <c r="F70" s="23" t="n"/>
+      <c r="G70" s="23" t="n"/>
+      <c r="H70" s="26">
+        <f>IF($E70="","",$G70-$E70)</f>
+        <v/>
+      </c>
+      <c r="I70" s="26">
+        <f>IF($E70="","",SoldeDepart+SUM($H$5:$H70))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="24" t="n"/>
+      <c r="B71" s="25" t="n"/>
+      <c r="C71" s="25" t="n"/>
+      <c r="D71" s="25" t="n"/>
+      <c r="E71" s="23" t="n"/>
+      <c r="F71" s="23" t="n"/>
+      <c r="G71" s="23" t="n"/>
+      <c r="H71" s="26">
+        <f>IF($E71="","",$G71-$E71)</f>
+        <v/>
+      </c>
+      <c r="I71" s="26">
+        <f>IF($E71="","",SoldeDepart+SUM($H$5:$H71))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="24" t="n"/>
+      <c r="B72" s="25" t="n"/>
+      <c r="C72" s="25" t="n"/>
+      <c r="D72" s="25" t="n"/>
+      <c r="E72" s="23" t="n"/>
+      <c r="F72" s="23" t="n"/>
+      <c r="G72" s="23" t="n"/>
+      <c r="H72" s="26">
+        <f>IF($E72="","",$G72-$E72)</f>
+        <v/>
+      </c>
+      <c r="I72" s="26">
+        <f>IF($E72="","",SoldeDepart+SUM($H$5:$H72))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="24" t="n"/>
+      <c r="B73" s="25" t="n"/>
+      <c r="C73" s="25" t="n"/>
+      <c r="D73" s="25" t="n"/>
+      <c r="E73" s="23" t="n"/>
+      <c r="F73" s="23" t="n"/>
+      <c r="G73" s="23" t="n"/>
+      <c r="H73" s="26">
+        <f>IF($E73="","",$G73-$E73)</f>
+        <v/>
+      </c>
+      <c r="I73" s="26">
+        <f>IF($E73="","",SoldeDepart+SUM($H$5:$H73))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="24" t="n"/>
+      <c r="B74" s="25" t="n"/>
+      <c r="C74" s="25" t="n"/>
+      <c r="D74" s="25" t="n"/>
+      <c r="E74" s="23" t="n"/>
+      <c r="F74" s="23" t="n"/>
+      <c r="G74" s="23" t="n"/>
+      <c r="H74" s="26">
+        <f>IF($E74="","",$G74-$E74)</f>
+        <v/>
+      </c>
+      <c r="I74" s="26">
+        <f>IF($E74="","",SoldeDepart+SUM($H$5:$H74))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="24" t="n"/>
+      <c r="B75" s="25" t="n"/>
+      <c r="C75" s="25" t="n"/>
+      <c r="D75" s="25" t="n"/>
+      <c r="E75" s="23" t="n"/>
+      <c r="F75" s="23" t="n"/>
+      <c r="G75" s="23" t="n"/>
+      <c r="H75" s="26">
+        <f>IF($E75="","",$G75-$E75)</f>
+        <v/>
+      </c>
+      <c r="I75" s="26">
+        <f>IF($E75="","",SoldeDepart+SUM($H$5:$H75))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="24" t="n"/>
+      <c r="B76" s="25" t="n"/>
+      <c r="C76" s="25" t="n"/>
+      <c r="D76" s="25" t="n"/>
+      <c r="E76" s="23" t="n"/>
+      <c r="F76" s="23" t="n"/>
+      <c r="G76" s="23" t="n"/>
+      <c r="H76" s="26">
+        <f>IF($E76="","",$G76-$E76)</f>
+        <v/>
+      </c>
+      <c r="I76" s="26">
+        <f>IF($E76="","",SoldeDepart+SUM($H$5:$H76))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="24" t="n"/>
+      <c r="B77" s="25" t="n"/>
+      <c r="C77" s="25" t="n"/>
+      <c r="D77" s="25" t="n"/>
+      <c r="E77" s="23" t="n"/>
+      <c r="F77" s="23" t="n"/>
+      <c r="G77" s="23" t="n"/>
+      <c r="H77" s="26">
+        <f>IF($E77="","",$G77-$E77)</f>
+        <v/>
+      </c>
+      <c r="I77" s="26">
+        <f>IF($E77="","",SoldeDepart+SUM($H$5:$H77))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="24" t="n"/>
+      <c r="B78" s="25" t="n"/>
+      <c r="C78" s="25" t="n"/>
+      <c r="D78" s="25" t="n"/>
+      <c r="E78" s="23" t="n"/>
+      <c r="F78" s="23" t="n"/>
+      <c r="G78" s="23" t="n"/>
+      <c r="H78" s="26">
+        <f>IF($E78="","",$G78-$E78)</f>
+        <v/>
+      </c>
+      <c r="I78" s="26">
+        <f>IF($E78="","",SoldeDepart+SUM($H$5:$H78))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="24" t="n"/>
+      <c r="B79" s="25" t="n"/>
+      <c r="C79" s="25" t="n"/>
+      <c r="D79" s="25" t="n"/>
+      <c r="E79" s="23" t="n"/>
+      <c r="F79" s="23" t="n"/>
+      <c r="G79" s="23" t="n"/>
+      <c r="H79" s="26">
+        <f>IF($E79="","",$G79-$E79)</f>
+        <v/>
+      </c>
+      <c r="I79" s="26">
+        <f>IF($E79="","",SoldeDepart+SUM($H$5:$H79))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="24" t="n"/>
+      <c r="B80" s="25" t="n"/>
+      <c r="C80" s="25" t="n"/>
+      <c r="D80" s="25" t="n"/>
+      <c r="E80" s="23" t="n"/>
+      <c r="F80" s="23" t="n"/>
+      <c r="G80" s="23" t="n"/>
+      <c r="H80" s="26">
+        <f>IF($E80="","",$G80-$E80)</f>
+        <v/>
+      </c>
+      <c r="I80" s="26">
+        <f>IF($E80="","",SoldeDepart+SUM($H$5:$H80))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="24" t="n"/>
+      <c r="B81" s="25" t="n"/>
+      <c r="C81" s="25" t="n"/>
+      <c r="D81" s="25" t="n"/>
+      <c r="E81" s="23" t="n"/>
+      <c r="F81" s="23" t="n"/>
+      <c r="G81" s="23" t="n"/>
+      <c r="H81" s="26">
+        <f>IF($E81="","",$G81-$E81)</f>
+        <v/>
+      </c>
+      <c r="I81" s="26">
+        <f>IF($E81="","",SoldeDepart+SUM($H$5:$H81))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="24" t="n"/>
+      <c r="B82" s="25" t="n"/>
+      <c r="C82" s="25" t="n"/>
+      <c r="D82" s="25" t="n"/>
+      <c r="E82" s="23" t="n"/>
+      <c r="F82" s="23" t="n"/>
+      <c r="G82" s="23" t="n"/>
+      <c r="H82" s="26">
+        <f>IF($E82="","",$G82-$E82)</f>
+        <v/>
+      </c>
+      <c r="I82" s="26">
+        <f>IF($E82="","",SoldeDepart+SUM($H$5:$H82))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="24" t="n"/>
+      <c r="B83" s="25" t="n"/>
+      <c r="C83" s="25" t="n"/>
+      <c r="D83" s="25" t="n"/>
+      <c r="E83" s="23" t="n"/>
+      <c r="F83" s="23" t="n"/>
+      <c r="G83" s="23" t="n"/>
+      <c r="H83" s="26">
+        <f>IF($E83="","",$G83-$E83)</f>
+        <v/>
+      </c>
+      <c r="I83" s="26">
+        <f>IF($E83="","",SoldeDepart+SUM($H$5:$H83))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="24" t="n"/>
+      <c r="B84" s="25" t="n"/>
+      <c r="C84" s="25" t="n"/>
+      <c r="D84" s="25" t="n"/>
+      <c r="E84" s="23" t="n"/>
+      <c r="F84" s="23" t="n"/>
+      <c r="G84" s="23" t="n"/>
+      <c r="H84" s="26">
+        <f>IF($E84="","",$G84-$E84)</f>
+        <v/>
+      </c>
+      <c r="I84" s="26">
+        <f>IF($E84="","",SoldeDepart+SUM($H$5:$H84))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="24" t="n"/>
+      <c r="B85" s="25" t="n"/>
+      <c r="C85" s="25" t="n"/>
+      <c r="D85" s="25" t="n"/>
+      <c r="E85" s="23" t="n"/>
+      <c r="F85" s="23" t="n"/>
+      <c r="G85" s="23" t="n"/>
+      <c r="H85" s="26">
+        <f>IF($E85="","",$G85-$E85)</f>
+        <v/>
+      </c>
+      <c r="I85" s="26">
+        <f>IF($E85="","",SoldeDepart+SUM($H$5:$H85))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="24" t="n"/>
+      <c r="B86" s="25" t="n"/>
+      <c r="C86" s="25" t="n"/>
+      <c r="D86" s="25" t="n"/>
+      <c r="E86" s="23" t="n"/>
+      <c r="F86" s="23" t="n"/>
+      <c r="G86" s="23" t="n"/>
+      <c r="H86" s="26">
+        <f>IF($E86="","",$G86-$E86)</f>
+        <v/>
+      </c>
+      <c r="I86" s="26">
+        <f>IF($E86="","",SoldeDepart+SUM($H$5:$H86))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="24" t="n"/>
+      <c r="B87" s="25" t="n"/>
+      <c r="C87" s="25" t="n"/>
+      <c r="D87" s="25" t="n"/>
+      <c r="E87" s="23" t="n"/>
+      <c r="F87" s="23" t="n"/>
+      <c r="G87" s="23" t="n"/>
+      <c r="H87" s="26">
+        <f>IF($E87="","",$G87-$E87)</f>
+        <v/>
+      </c>
+      <c r="I87" s="26">
+        <f>IF($E87="","",SoldeDepart+SUM($H$5:$H87))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="24" t="n"/>
+      <c r="B88" s="25" t="n"/>
+      <c r="C88" s="25" t="n"/>
+      <c r="D88" s="25" t="n"/>
+      <c r="E88" s="23" t="n"/>
+      <c r="F88" s="23" t="n"/>
+      <c r="G88" s="23" t="n"/>
+      <c r="H88" s="26">
+        <f>IF($E88="","",$G88-$E88)</f>
+        <v/>
+      </c>
+      <c r="I88" s="26">
+        <f>IF($E88="","",SoldeDepart+SUM($H$5:$H88))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="24" t="n"/>
+      <c r="B89" s="25" t="n"/>
+      <c r="C89" s="25" t="n"/>
+      <c r="D89" s="25" t="n"/>
+      <c r="E89" s="23" t="n"/>
+      <c r="F89" s="23" t="n"/>
+      <c r="G89" s="23" t="n"/>
+      <c r="H89" s="26">
+        <f>IF($E89="","",$G89-$E89)</f>
+        <v/>
+      </c>
+      <c r="I89" s="26">
+        <f>IF($E89="","",SoldeDepart+SUM($H$5:$H89))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="24" t="n"/>
+      <c r="B90" s="25" t="n"/>
+      <c r="C90" s="25" t="n"/>
+      <c r="D90" s="25" t="n"/>
+      <c r="E90" s="23" t="n"/>
+      <c r="F90" s="23" t="n"/>
+      <c r="G90" s="23" t="n"/>
+      <c r="H90" s="26">
+        <f>IF($E90="","",$G90-$E90)</f>
+        <v/>
+      </c>
+      <c r="I90" s="26">
+        <f>IF($E90="","",SoldeDepart+SUM($H$5:$H90))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="24" t="n"/>
+      <c r="B91" s="25" t="n"/>
+      <c r="C91" s="25" t="n"/>
+      <c r="D91" s="25" t="n"/>
+      <c r="E91" s="23" t="n"/>
+      <c r="F91" s="23" t="n"/>
+      <c r="G91" s="23" t="n"/>
+      <c r="H91" s="26">
+        <f>IF($E91="","",$G91-$E91)</f>
+        <v/>
+      </c>
+      <c r="I91" s="26">
+        <f>IF($E91="","",SoldeDepart+SUM($H$5:$H91))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="24" t="n"/>
+      <c r="B92" s="25" t="n"/>
+      <c r="C92" s="25" t="n"/>
+      <c r="D92" s="25" t="n"/>
+      <c r="E92" s="23" t="n"/>
+      <c r="F92" s="23" t="n"/>
+      <c r="G92" s="23" t="n"/>
+      <c r="H92" s="26">
+        <f>IF($E92="","",$G92-$E92)</f>
+        <v/>
+      </c>
+      <c r="I92" s="26">
+        <f>IF($E92="","",SoldeDepart+SUM($H$5:$H92))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="24" t="n"/>
+      <c r="B93" s="25" t="n"/>
+      <c r="C93" s="25" t="n"/>
+      <c r="D93" s="25" t="n"/>
+      <c r="E93" s="23" t="n"/>
+      <c r="F93" s="23" t="n"/>
+      <c r="G93" s="23" t="n"/>
+      <c r="H93" s="26">
+        <f>IF($E93="","",$G93-$E93)</f>
+        <v/>
+      </c>
+      <c r="I93" s="26">
+        <f>IF($E93="","",SoldeDepart+SUM($H$5:$H93))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="24" t="n"/>
+      <c r="B94" s="25" t="n"/>
+      <c r="C94" s="25" t="n"/>
+      <c r="D94" s="25" t="n"/>
+      <c r="E94" s="23" t="n"/>
+      <c r="F94" s="23" t="n"/>
+      <c r="G94" s="23" t="n"/>
+      <c r="H94" s="26">
+        <f>IF($E94="","",$G94-$E94)</f>
+        <v/>
+      </c>
+      <c r="I94" s="26">
+        <f>IF($E94="","",SoldeDepart+SUM($H$5:$H94))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="24" t="n"/>
+      <c r="B95" s="25" t="n"/>
+      <c r="C95" s="25" t="n"/>
+      <c r="D95" s="25" t="n"/>
+      <c r="E95" s="23" t="n"/>
+      <c r="F95" s="23" t="n"/>
+      <c r="G95" s="23" t="n"/>
+      <c r="H95" s="26">
+        <f>IF($E95="","",$G95-$E95)</f>
+        <v/>
+      </c>
+      <c r="I95" s="26">
+        <f>IF($E95="","",SoldeDepart+SUM($H$5:$H95))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="24" t="n"/>
+      <c r="B96" s="25" t="n"/>
+      <c r="C96" s="25" t="n"/>
+      <c r="D96" s="25" t="n"/>
+      <c r="E96" s="23" t="n"/>
+      <c r="F96" s="23" t="n"/>
+      <c r="G96" s="23" t="n"/>
+      <c r="H96" s="26">
+        <f>IF($E96="","",$G96-$E96)</f>
+        <v/>
+      </c>
+      <c r="I96" s="26">
+        <f>IF($E96="","",SoldeDepart+SUM($H$5:$H96))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="24" t="n"/>
+      <c r="B97" s="25" t="n"/>
+      <c r="C97" s="25" t="n"/>
+      <c r="D97" s="25" t="n"/>
+      <c r="E97" s="23" t="n"/>
+      <c r="F97" s="23" t="n"/>
+      <c r="G97" s="23" t="n"/>
+      <c r="H97" s="26">
+        <f>IF($E97="","",$G97-$E97)</f>
+        <v/>
+      </c>
+      <c r="I97" s="26">
+        <f>IF($E97="","",SoldeDepart+SUM($H$5:$H97))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="24" t="n"/>
+      <c r="B98" s="25" t="n"/>
+      <c r="C98" s="25" t="n"/>
+      <c r="D98" s="25" t="n"/>
+      <c r="E98" s="23" t="n"/>
+      <c r="F98" s="23" t="n"/>
+      <c r="G98" s="23" t="n"/>
+      <c r="H98" s="26">
+        <f>IF($E98="","",$G98-$E98)</f>
+        <v/>
+      </c>
+      <c r="I98" s="26">
+        <f>IF($E98="","",SoldeDepart+SUM($H$5:$H98))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="24" t="n"/>
+      <c r="B99" s="25" t="n"/>
+      <c r="C99" s="25" t="n"/>
+      <c r="D99" s="25" t="n"/>
+      <c r="E99" s="23" t="n"/>
+      <c r="F99" s="23" t="n"/>
+      <c r="G99" s="23" t="n"/>
+      <c r="H99" s="26">
+        <f>IF($E99="","",$G99-$E99)</f>
+        <v/>
+      </c>
+      <c r="I99" s="26">
+        <f>IF($E99="","",SoldeDepart+SUM($H$5:$H99))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="24" t="n"/>
+      <c r="B100" s="25" t="n"/>
+      <c r="C100" s="25" t="n"/>
+      <c r="D100" s="25" t="n"/>
+      <c r="E100" s="23" t="n"/>
+      <c r="F100" s="23" t="n"/>
+      <c r="G100" s="23" t="n"/>
+      <c r="H100" s="26">
+        <f>IF($E100="","",$G100-$E100)</f>
+        <v/>
+      </c>
+      <c r="I100" s="26">
+        <f>IF($E100="","",SoldeDepart+SUM($H$5:$H100))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="24" t="n"/>
+      <c r="B101" s="25" t="n"/>
+      <c r="C101" s="25" t="n"/>
+      <c r="D101" s="25" t="n"/>
+      <c r="E101" s="23" t="n"/>
+      <c r="F101" s="23" t="n"/>
+      <c r="G101" s="23" t="n"/>
+      <c r="H101" s="26">
+        <f>IF($E101="","",$G101-$E101)</f>
+        <v/>
+      </c>
+      <c r="I101" s="26">
+        <f>IF($E101="","",SoldeDepart+SUM($H$5:$H101))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="24" t="n"/>
+      <c r="B102" s="25" t="n"/>
+      <c r="C102" s="25" t="n"/>
+      <c r="D102" s="25" t="n"/>
+      <c r="E102" s="23" t="n"/>
+      <c r="F102" s="23" t="n"/>
+      <c r="G102" s="23" t="n"/>
+      <c r="H102" s="26">
+        <f>IF($E102="","",$G102-$E102)</f>
+        <v/>
+      </c>
+      <c r="I102" s="26">
+        <f>IF($E102="","",SoldeDepart+SUM($H$5:$H102))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="24" t="n"/>
+      <c r="B103" s="25" t="n"/>
+      <c r="C103" s="25" t="n"/>
+      <c r="D103" s="25" t="n"/>
+      <c r="E103" s="23" t="n"/>
+      <c r="F103" s="23" t="n"/>
+      <c r="G103" s="23" t="n"/>
+      <c r="H103" s="26">
+        <f>IF($E103="","",$G103-$E103)</f>
+        <v/>
+      </c>
+      <c r="I103" s="26">
+        <f>IF($E103="","",SoldeDepart+SUM($H$5:$H103))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="24" t="n"/>
+      <c r="B104" s="25" t="n"/>
+      <c r="C104" s="25" t="n"/>
+      <c r="D104" s="25" t="n"/>
+      <c r="E104" s="23" t="n"/>
+      <c r="F104" s="23" t="n"/>
+      <c r="G104" s="23" t="n"/>
+      <c r="H104" s="26">
+        <f>IF($E104="","",$G104-$E104)</f>
+        <v/>
+      </c>
+      <c r="I104" s="26">
+        <f>IF($E104="","",SoldeDepart+SUM($H$5:$H104))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="24" t="n"/>
+      <c r="B105" s="25" t="n"/>
+      <c r="C105" s="25" t="n"/>
+      <c r="D105" s="25" t="n"/>
+      <c r="E105" s="23" t="n"/>
+      <c r="F105" s="23" t="n"/>
+      <c r="G105" s="23" t="n"/>
+      <c r="H105" s="26">
+        <f>IF($E105="","",$G105-$E105)</f>
+        <v/>
+      </c>
+      <c r="I105" s="26">
+        <f>IF($E105="","",SoldeDepart+SUM($H$5:$H105))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="24" t="n"/>
+      <c r="B106" s="25" t="n"/>
+      <c r="C106" s="25" t="n"/>
+      <c r="D106" s="25" t="n"/>
+      <c r="E106" s="23" t="n"/>
+      <c r="F106" s="23" t="n"/>
+      <c r="G106" s="23" t="n"/>
+      <c r="H106" s="26">
+        <f>IF($E106="","",$G106-$E106)</f>
+        <v/>
+      </c>
+      <c r="I106" s="26">
+        <f>IF($E106="","",SoldeDepart+SUM($H$5:$H106))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="24" t="n"/>
+      <c r="B107" s="25" t="n"/>
+      <c r="C107" s="25" t="n"/>
+      <c r="D107" s="25" t="n"/>
+      <c r="E107" s="23" t="n"/>
+      <c r="F107" s="23" t="n"/>
+      <c r="G107" s="23" t="n"/>
+      <c r="H107" s="26">
+        <f>IF($E107="","",$G107-$E107)</f>
+        <v/>
+      </c>
+      <c r="I107" s="26">
+        <f>IF($E107="","",SoldeDepart+SUM($H$5:$H107))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="24" t="n"/>
+      <c r="B108" s="25" t="n"/>
+      <c r="C108" s="25" t="n"/>
+      <c r="D108" s="25" t="n"/>
+      <c r="E108" s="23" t="n"/>
+      <c r="F108" s="23" t="n"/>
+      <c r="G108" s="23" t="n"/>
+      <c r="H108" s="26">
+        <f>IF($E108="","",$G108-$E108)</f>
+        <v/>
+      </c>
+      <c r="I108" s="26">
+        <f>IF($E108="","",SoldeDepart+SUM($H$5:$H108))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="24" t="n"/>
+      <c r="B109" s="25" t="n"/>
+      <c r="C109" s="25" t="n"/>
+      <c r="D109" s="25" t="n"/>
+      <c r="E109" s="23" t="n"/>
+      <c r="F109" s="23" t="n"/>
+      <c r="G109" s="23" t="n"/>
+      <c r="H109" s="26">
+        <f>IF($E109="","",$G109-$E109)</f>
+        <v/>
+      </c>
+      <c r="I109" s="26">
+        <f>IF($E109="","",SoldeDepart+SUM($H$5:$H109))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="24" t="n"/>
+      <c r="B110" s="25" t="n"/>
+      <c r="C110" s="25" t="n"/>
+      <c r="D110" s="25" t="n"/>
+      <c r="E110" s="23" t="n"/>
+      <c r="F110" s="23" t="n"/>
+      <c r="G110" s="23" t="n"/>
+      <c r="H110" s="26">
+        <f>IF($E110="","",$G110-$E110)</f>
+        <v/>
+      </c>
+      <c r="I110" s="26">
+        <f>IF($E110="","",SoldeDepart+SUM($H$5:$H110))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="24" t="n"/>
+      <c r="B111" s="25" t="n"/>
+      <c r="C111" s="25" t="n"/>
+      <c r="D111" s="25" t="n"/>
+      <c r="E111" s="23" t="n"/>
+      <c r="F111" s="23" t="n"/>
+      <c r="G111" s="23" t="n"/>
+      <c r="H111" s="26">
+        <f>IF($E111="","",$G111-$E111)</f>
+        <v/>
+      </c>
+      <c r="I111" s="26">
+        <f>IF($E111="","",SoldeDepart+SUM($H$5:$H111))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="24" t="n"/>
+      <c r="B112" s="25" t="n"/>
+      <c r="C112" s="25" t="n"/>
+      <c r="D112" s="25" t="n"/>
+      <c r="E112" s="23" t="n"/>
+      <c r="F112" s="23" t="n"/>
+      <c r="G112" s="23" t="n"/>
+      <c r="H112" s="26">
+        <f>IF($E112="","",$G112-$E112)</f>
+        <v/>
+      </c>
+      <c r="I112" s="26">
+        <f>IF($E112="","",SoldeDepart+SUM($H$5:$H112))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="24" t="n"/>
+      <c r="B113" s="25" t="n"/>
+      <c r="C113" s="25" t="n"/>
+      <c r="D113" s="25" t="n"/>
+      <c r="E113" s="23" t="n"/>
+      <c r="F113" s="23" t="n"/>
+      <c r="G113" s="23" t="n"/>
+      <c r="H113" s="26">
+        <f>IF($E113="","",$G113-$E113)</f>
+        <v/>
+      </c>
+      <c r="I113" s="26">
+        <f>IF($E113="","",SoldeDepart+SUM($H$5:$H113))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="24" t="n"/>
+      <c r="B114" s="25" t="n"/>
+      <c r="C114" s="25" t="n"/>
+      <c r="D114" s="25" t="n"/>
+      <c r="E114" s="23" t="n"/>
+      <c r="F114" s="23" t="n"/>
+      <c r="G114" s="23" t="n"/>
+      <c r="H114" s="26">
+        <f>IF($E114="","",$G114-$E114)</f>
+        <v/>
+      </c>
+      <c r="I114" s="26">
+        <f>IF($E114="","",SoldeDepart+SUM($H$5:$H114))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="24" t="n"/>
+      <c r="B115" s="25" t="n"/>
+      <c r="C115" s="25" t="n"/>
+      <c r="D115" s="25" t="n"/>
+      <c r="E115" s="23" t="n"/>
+      <c r="F115" s="23" t="n"/>
+      <c r="G115" s="23" t="n"/>
+      <c r="H115" s="26">
+        <f>IF($E115="","",$G115-$E115)</f>
+        <v/>
+      </c>
+      <c r="I115" s="26">
+        <f>IF($E115="","",SoldeDepart+SUM($H$5:$H115))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="24" t="n"/>
+      <c r="B116" s="25" t="n"/>
+      <c r="C116" s="25" t="n"/>
+      <c r="D116" s="25" t="n"/>
+      <c r="E116" s="23" t="n"/>
+      <c r="F116" s="23" t="n"/>
+      <c r="G116" s="23" t="n"/>
+      <c r="H116" s="26">
+        <f>IF($E116="","",$G116-$E116)</f>
+        <v/>
+      </c>
+      <c r="I116" s="26">
+        <f>IF($E116="","",SoldeDepart+SUM($H$5:$H116))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="24" t="n"/>
+      <c r="B117" s="25" t="n"/>
+      <c r="C117" s="25" t="n"/>
+      <c r="D117" s="25" t="n"/>
+      <c r="E117" s="23" t="n"/>
+      <c r="F117" s="23" t="n"/>
+      <c r="G117" s="23" t="n"/>
+      <c r="H117" s="26">
+        <f>IF($E117="","",$G117-$E117)</f>
+        <v/>
+      </c>
+      <c r="I117" s="26">
+        <f>IF($E117="","",SoldeDepart+SUM($H$5:$H117))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="24" t="n"/>
+      <c r="B118" s="25" t="n"/>
+      <c r="C118" s="25" t="n"/>
+      <c r="D118" s="25" t="n"/>
+      <c r="E118" s="23" t="n"/>
+      <c r="F118" s="23" t="n"/>
+      <c r="G118" s="23" t="n"/>
+      <c r="H118" s="26">
+        <f>IF($E118="","",$G118-$E118)</f>
+        <v/>
+      </c>
+      <c r="I118" s="26">
+        <f>IF($E118="","",SoldeDepart+SUM($H$5:$H118))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="24" t="n"/>
+      <c r="B119" s="25" t="n"/>
+      <c r="C119" s="25" t="n"/>
+      <c r="D119" s="25" t="n"/>
+      <c r="E119" s="23" t="n"/>
+      <c r="F119" s="23" t="n"/>
+      <c r="G119" s="23" t="n"/>
+      <c r="H119" s="26">
+        <f>IF($E119="","",$G119-$E119)</f>
+        <v/>
+      </c>
+      <c r="I119" s="26">
+        <f>IF($E119="","",SoldeDepart+SUM($H$5:$H119))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="24" t="n"/>
+      <c r="B120" s="25" t="n"/>
+      <c r="C120" s="25" t="n"/>
+      <c r="D120" s="25" t="n"/>
+      <c r="E120" s="23" t="n"/>
+      <c r="F120" s="23" t="n"/>
+      <c r="G120" s="23" t="n"/>
+      <c r="H120" s="26">
+        <f>IF($E120="","",$G120-$E120)</f>
+        <v/>
+      </c>
+      <c r="I120" s="26">
+        <f>IF($E120="","",SoldeDepart+SUM($H$5:$H120))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="24" t="n"/>
+      <c r="B121" s="25" t="n"/>
+      <c r="C121" s="25" t="n"/>
+      <c r="D121" s="25" t="n"/>
+      <c r="E121" s="23" t="n"/>
+      <c r="F121" s="23" t="n"/>
+      <c r="G121" s="23" t="n"/>
+      <c r="H121" s="26">
+        <f>IF($E121="","",$G121-$E121)</f>
+        <v/>
+      </c>
+      <c r="I121" s="26">
+        <f>IF($E121="","",SoldeDepart+SUM($H$5:$H121))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="24" t="n"/>
+      <c r="B122" s="25" t="n"/>
+      <c r="C122" s="25" t="n"/>
+      <c r="D122" s="25" t="n"/>
+      <c r="E122" s="23" t="n"/>
+      <c r="F122" s="23" t="n"/>
+      <c r="G122" s="23" t="n"/>
+      <c r="H122" s="26">
+        <f>IF($E122="","",$G122-$E122)</f>
+        <v/>
+      </c>
+      <c r="I122" s="26">
+        <f>IF($E122="","",SoldeDepart+SUM($H$5:$H122))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="24" t="n"/>
+      <c r="B123" s="25" t="n"/>
+      <c r="C123" s="25" t="n"/>
+      <c r="D123" s="25" t="n"/>
+      <c r="E123" s="23" t="n"/>
+      <c r="F123" s="23" t="n"/>
+      <c r="G123" s="23" t="n"/>
+      <c r="H123" s="26">
+        <f>IF($E123="","",$G123-$E123)</f>
+        <v/>
+      </c>
+      <c r="I123" s="26">
+        <f>IF($E123="","",SoldeDepart+SUM($H$5:$H123))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="24" t="n"/>
+      <c r="B124" s="25" t="n"/>
+      <c r="C124" s="25" t="n"/>
+      <c r="D124" s="25" t="n"/>
+      <c r="E124" s="23" t="n"/>
+      <c r="F124" s="23" t="n"/>
+      <c r="G124" s="23" t="n"/>
+      <c r="H124" s="26">
+        <f>IF($E124="","",$G124-$E124)</f>
+        <v/>
+      </c>
+      <c r="I124" s="26">
+        <f>IF($E124="","",SoldeDepart+SUM($H$5:$H124))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="24" t="n"/>
+      <c r="B125" s="25" t="n"/>
+      <c r="C125" s="25" t="n"/>
+      <c r="D125" s="25" t="n"/>
+      <c r="E125" s="23" t="n"/>
+      <c r="F125" s="23" t="n"/>
+      <c r="G125" s="23" t="n"/>
+      <c r="H125" s="26">
+        <f>IF($E125="","",$G125-$E125)</f>
+        <v/>
+      </c>
+      <c r="I125" s="26">
+        <f>IF($E125="","",SoldeDepart+SUM($H$5:$H125))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="24" t="n"/>
+      <c r="B126" s="25" t="n"/>
+      <c r="C126" s="25" t="n"/>
+      <c r="D126" s="25" t="n"/>
+      <c r="E126" s="23" t="n"/>
+      <c r="F126" s="23" t="n"/>
+      <c r="G126" s="23" t="n"/>
+      <c r="H126" s="26">
+        <f>IF($E126="","",$G126-$E126)</f>
+        <v/>
+      </c>
+      <c r="I126" s="26">
+        <f>IF($E126="","",SoldeDepart+SUM($H$5:$H126))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="24" t="n"/>
+      <c r="B127" s="25" t="n"/>
+      <c r="C127" s="25" t="n"/>
+      <c r="D127" s="25" t="n"/>
+      <c r="E127" s="23" t="n"/>
+      <c r="F127" s="23" t="n"/>
+      <c r="G127" s="23" t="n"/>
+      <c r="H127" s="26">
+        <f>IF($E127="","",$G127-$E127)</f>
+        <v/>
+      </c>
+      <c r="I127" s="26">
+        <f>IF($E127="","",SoldeDepart+SUM($H$5:$H127))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="24" t="n"/>
+      <c r="B128" s="25" t="n"/>
+      <c r="C128" s="25" t="n"/>
+      <c r="D128" s="25" t="n"/>
+      <c r="E128" s="23" t="n"/>
+      <c r="F128" s="23" t="n"/>
+      <c r="G128" s="23" t="n"/>
+      <c r="H128" s="26">
+        <f>IF($E128="","",$G128-$E128)</f>
+        <v/>
+      </c>
+      <c r="I128" s="26">
+        <f>IF($E128="","",SoldeDepart+SUM($H$5:$H128))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="24" t="n"/>
+      <c r="B129" s="25" t="n"/>
+      <c r="C129" s="25" t="n"/>
+      <c r="D129" s="25" t="n"/>
+      <c r="E129" s="23" t="n"/>
+      <c r="F129" s="23" t="n"/>
+      <c r="G129" s="23" t="n"/>
+      <c r="H129" s="26">
+        <f>IF($E129="","",$G129-$E129)</f>
+        <v/>
+      </c>
+      <c r="I129" s="26">
+        <f>IF($E129="","",SoldeDepart+SUM($H$5:$H129))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="24" t="n"/>
+      <c r="B130" s="25" t="n"/>
+      <c r="C130" s="25" t="n"/>
+      <c r="D130" s="25" t="n"/>
+      <c r="E130" s="23" t="n"/>
+      <c r="F130" s="23" t="n"/>
+      <c r="G130" s="23" t="n"/>
+      <c r="H130" s="26">
+        <f>IF($E130="","",$G130-$E130)</f>
+        <v/>
+      </c>
+      <c r="I130" s="26">
+        <f>IF($E130="","",SoldeDepart+SUM($H$5:$H130))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="24" t="n"/>
+      <c r="B131" s="25" t="n"/>
+      <c r="C131" s="25" t="n"/>
+      <c r="D131" s="25" t="n"/>
+      <c r="E131" s="23" t="n"/>
+      <c r="F131" s="23" t="n"/>
+      <c r="G131" s="23" t="n"/>
+      <c r="H131" s="26">
+        <f>IF($E131="","",$G131-$E131)</f>
+        <v/>
+      </c>
+      <c r="I131" s="26">
+        <f>IF($E131="","",SoldeDepart+SUM($H$5:$H131))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="24" t="n"/>
+      <c r="B132" s="25" t="n"/>
+      <c r="C132" s="25" t="n"/>
+      <c r="D132" s="25" t="n"/>
+      <c r="E132" s="23" t="n"/>
+      <c r="F132" s="23" t="n"/>
+      <c r="G132" s="23" t="n"/>
+      <c r="H132" s="26">
+        <f>IF($E132="","",$G132-$E132)</f>
+        <v/>
+      </c>
+      <c r="I132" s="26">
+        <f>IF($E132="","",SoldeDepart+SUM($H$5:$H132))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="24" t="n"/>
+      <c r="B133" s="25" t="n"/>
+      <c r="C133" s="25" t="n"/>
+      <c r="D133" s="25" t="n"/>
+      <c r="E133" s="23" t="n"/>
+      <c r="F133" s="23" t="n"/>
+      <c r="G133" s="23" t="n"/>
+      <c r="H133" s="26">
+        <f>IF($E133="","",$G133-$E133)</f>
+        <v/>
+      </c>
+      <c r="I133" s="26">
+        <f>IF($E133="","",SoldeDepart+SUM($H$5:$H133))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="24" t="n"/>
+      <c r="B134" s="25" t="n"/>
+      <c r="C134" s="25" t="n"/>
+      <c r="D134" s="25" t="n"/>
+      <c r="E134" s="23" t="n"/>
+      <c r="F134" s="23" t="n"/>
+      <c r="G134" s="23" t="n"/>
+      <c r="H134" s="26">
+        <f>IF($E134="","",$G134-$E134)</f>
+        <v/>
+      </c>
+      <c r="I134" s="26">
+        <f>IF($E134="","",SoldeDepart+SUM($H$5:$H134))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="24" t="n"/>
+      <c r="B135" s="25" t="n"/>
+      <c r="C135" s="25" t="n"/>
+      <c r="D135" s="25" t="n"/>
+      <c r="E135" s="23" t="n"/>
+      <c r="F135" s="23" t="n"/>
+      <c r="G135" s="23" t="n"/>
+      <c r="H135" s="26">
+        <f>IF($E135="","",$G135-$E135)</f>
+        <v/>
+      </c>
+      <c r="I135" s="26">
+        <f>IF($E135="","",SoldeDepart+SUM($H$5:$H135))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="24" t="n"/>
+      <c r="B136" s="25" t="n"/>
+      <c r="C136" s="25" t="n"/>
+      <c r="D136" s="25" t="n"/>
+      <c r="E136" s="23" t="n"/>
+      <c r="F136" s="23" t="n"/>
+      <c r="G136" s="23" t="n"/>
+      <c r="H136" s="26">
+        <f>IF($E136="","",$G136-$E136)</f>
+        <v/>
+      </c>
+      <c r="I136" s="26">
+        <f>IF($E136="","",SoldeDepart+SUM($H$5:$H136))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="24" t="n"/>
+      <c r="B137" s="25" t="n"/>
+      <c r="C137" s="25" t="n"/>
+      <c r="D137" s="25" t="n"/>
+      <c r="E137" s="23" t="n"/>
+      <c r="F137" s="23" t="n"/>
+      <c r="G137" s="23" t="n"/>
+      <c r="H137" s="26">
+        <f>IF($E137="","",$G137-$E137)</f>
+        <v/>
+      </c>
+      <c r="I137" s="26">
+        <f>IF($E137="","",SoldeDepart+SUM($H$5:$H137))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="24" t="n"/>
+      <c r="B138" s="25" t="n"/>
+      <c r="C138" s="25" t="n"/>
+      <c r="D138" s="25" t="n"/>
+      <c r="E138" s="23" t="n"/>
+      <c r="F138" s="23" t="n"/>
+      <c r="G138" s="23" t="n"/>
+      <c r="H138" s="26">
+        <f>IF($E138="","",$G138-$E138)</f>
+        <v/>
+      </c>
+      <c r="I138" s="26">
+        <f>IF($E138="","",SoldeDepart+SUM($H$5:$H138))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="24" t="n"/>
+      <c r="B139" s="25" t="n"/>
+      <c r="C139" s="25" t="n"/>
+      <c r="D139" s="25" t="n"/>
+      <c r="E139" s="23" t="n"/>
+      <c r="F139" s="23" t="n"/>
+      <c r="G139" s="23" t="n"/>
+      <c r="H139" s="26">
+        <f>IF($E139="","",$G139-$E139)</f>
+        <v/>
+      </c>
+      <c r="I139" s="26">
+        <f>IF($E139="","",SoldeDepart+SUM($H$5:$H139))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="24" t="n"/>
+      <c r="B140" s="25" t="n"/>
+      <c r="C140" s="25" t="n"/>
+      <c r="D140" s="25" t="n"/>
+      <c r="E140" s="23" t="n"/>
+      <c r="F140" s="23" t="n"/>
+      <c r="G140" s="23" t="n"/>
+      <c r="H140" s="26">
+        <f>IF($E140="","",$G140-$E140)</f>
+        <v/>
+      </c>
+      <c r="I140" s="26">
+        <f>IF($E140="","",SoldeDepart+SUM($H$5:$H140))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="24" t="n"/>
+      <c r="B141" s="25" t="n"/>
+      <c r="C141" s="25" t="n"/>
+      <c r="D141" s="25" t="n"/>
+      <c r="E141" s="23" t="n"/>
+      <c r="F141" s="23" t="n"/>
+      <c r="G141" s="23" t="n"/>
+      <c r="H141" s="26">
+        <f>IF($E141="","",$G141-$E141)</f>
+        <v/>
+      </c>
+      <c r="I141" s="26">
+        <f>IF($E141="","",SoldeDepart+SUM($H$5:$H141))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="24" t="n"/>
+      <c r="B142" s="25" t="n"/>
+      <c r="C142" s="25" t="n"/>
+      <c r="D142" s="25" t="n"/>
+      <c r="E142" s="23" t="n"/>
+      <c r="F142" s="23" t="n"/>
+      <c r="G142" s="23" t="n"/>
+      <c r="H142" s="26">
+        <f>IF($E142="","",$G142-$E142)</f>
+        <v/>
+      </c>
+      <c r="I142" s="26">
+        <f>IF($E142="","",SoldeDepart+SUM($H$5:$H142))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="24" t="n"/>
+      <c r="B143" s="25" t="n"/>
+      <c r="C143" s="25" t="n"/>
+      <c r="D143" s="25" t="n"/>
+      <c r="E143" s="23" t="n"/>
+      <c r="F143" s="23" t="n"/>
+      <c r="G143" s="23" t="n"/>
+      <c r="H143" s="26">
+        <f>IF($E143="","",$G143-$E143)</f>
+        <v/>
+      </c>
+      <c r="I143" s="26">
+        <f>IF($E143="","",SoldeDepart+SUM($H$5:$H143))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="24" t="n"/>
+      <c r="B144" s="25" t="n"/>
+      <c r="C144" s="25" t="n"/>
+      <c r="D144" s="25" t="n"/>
+      <c r="E144" s="23" t="n"/>
+      <c r="F144" s="23" t="n"/>
+      <c r="G144" s="23" t="n"/>
+      <c r="H144" s="26">
+        <f>IF($E144="","",$G144-$E144)</f>
+        <v/>
+      </c>
+      <c r="I144" s="26">
+        <f>IF($E144="","",SoldeDepart+SUM($H$5:$H144))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="24" t="n"/>
+      <c r="B145" s="25" t="n"/>
+      <c r="C145" s="25" t="n"/>
+      <c r="D145" s="25" t="n"/>
+      <c r="E145" s="23" t="n"/>
+      <c r="F145" s="23" t="n"/>
+      <c r="G145" s="23" t="n"/>
+      <c r="H145" s="26">
+        <f>IF($E145="","",$G145-$E145)</f>
+        <v/>
+      </c>
+      <c r="I145" s="26">
+        <f>IF($E145="","",SoldeDepart+SUM($H$5:$H145))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="24" t="n"/>
+      <c r="B146" s="25" t="n"/>
+      <c r="C146" s="25" t="n"/>
+      <c r="D146" s="25" t="n"/>
+      <c r="E146" s="23" t="n"/>
+      <c r="F146" s="23" t="n"/>
+      <c r="G146" s="23" t="n"/>
+      <c r="H146" s="26">
+        <f>IF($E146="","",$G146-$E146)</f>
+        <v/>
+      </c>
+      <c r="I146" s="26">
+        <f>IF($E146="","",SoldeDepart+SUM($H$5:$H146))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="24" t="n"/>
+      <c r="B147" s="25" t="n"/>
+      <c r="C147" s="25" t="n"/>
+      <c r="D147" s="25" t="n"/>
+      <c r="E147" s="23" t="n"/>
+      <c r="F147" s="23" t="n"/>
+      <c r="G147" s="23" t="n"/>
+      <c r="H147" s="26">
+        <f>IF($E147="","",$G147-$E147)</f>
+        <v/>
+      </c>
+      <c r="I147" s="26">
+        <f>IF($E147="","",SoldeDepart+SUM($H$5:$H147))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="24" t="n"/>
+      <c r="B148" s="25" t="n"/>
+      <c r="C148" s="25" t="n"/>
+      <c r="D148" s="25" t="n"/>
+      <c r="E148" s="23" t="n"/>
+      <c r="F148" s="23" t="n"/>
+      <c r="G148" s="23" t="n"/>
+      <c r="H148" s="26">
+        <f>IF($E148="","",$G148-$E148)</f>
+        <v/>
+      </c>
+      <c r="I148" s="26">
+        <f>IF($E148="","",SoldeDepart+SUM($H$5:$H148))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="24" t="n"/>
+      <c r="B149" s="25" t="n"/>
+      <c r="C149" s="25" t="n"/>
+      <c r="D149" s="25" t="n"/>
+      <c r="E149" s="23" t="n"/>
+      <c r="F149" s="23" t="n"/>
+      <c r="G149" s="23" t="n"/>
+      <c r="H149" s="26">
+        <f>IF($E149="","",$G149-$E149)</f>
+        <v/>
+      </c>
+      <c r="I149" s="26">
+        <f>IF($E149="","",SoldeDepart+SUM($H$5:$H149))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="24" t="n"/>
+      <c r="B150" s="25" t="n"/>
+      <c r="C150" s="25" t="n"/>
+      <c r="D150" s="25" t="n"/>
+      <c r="E150" s="23" t="n"/>
+      <c r="F150" s="23" t="n"/>
+      <c r="G150" s="23" t="n"/>
+      <c r="H150" s="26">
+        <f>IF($E150="","",$G150-$E150)</f>
+        <v/>
+      </c>
+      <c r="I150" s="26">
+        <f>IF($E150="","",SoldeDepart+SUM($H$5:$H150))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="24" t="n"/>
+      <c r="B151" s="25" t="n"/>
+      <c r="C151" s="25" t="n"/>
+      <c r="D151" s="25" t="n"/>
+      <c r="E151" s="23" t="n"/>
+      <c r="F151" s="23" t="n"/>
+      <c r="G151" s="23" t="n"/>
+      <c r="H151" s="26">
+        <f>IF($E151="","",$G151-$E151)</f>
+        <v/>
+      </c>
+      <c r="I151" s="26">
+        <f>IF($E151="","",SoldeDepart+SUM($H$5:$H151))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="24" t="n"/>
+      <c r="B152" s="25" t="n"/>
+      <c r="C152" s="25" t="n"/>
+      <c r="D152" s="25" t="n"/>
+      <c r="E152" s="23" t="n"/>
+      <c r="F152" s="23" t="n"/>
+      <c r="G152" s="23" t="n"/>
+      <c r="H152" s="26">
+        <f>IF($E152="","",$G152-$E152)</f>
+        <v/>
+      </c>
+      <c r="I152" s="26">
+        <f>IF($E152="","",SoldeDepart+SUM($H$5:$H152))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="24" t="n"/>
+      <c r="B153" s="25" t="n"/>
+      <c r="C153" s="25" t="n"/>
+      <c r="D153" s="25" t="n"/>
+      <c r="E153" s="23" t="n"/>
+      <c r="F153" s="23" t="n"/>
+      <c r="G153" s="23" t="n"/>
+      <c r="H153" s="26">
+        <f>IF($E153="","",$G153-$E153)</f>
+        <v/>
+      </c>
+      <c r="I153" s="26">
+        <f>IF($E153="","",SoldeDepart+SUM($H$5:$H153))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="24" t="n"/>
+      <c r="B154" s="25" t="n"/>
+      <c r="C154" s="25" t="n"/>
+      <c r="D154" s="25" t="n"/>
+      <c r="E154" s="23" t="n"/>
+      <c r="F154" s="23" t="n"/>
+      <c r="G154" s="23" t="n"/>
+      <c r="H154" s="26">
+        <f>IF($E154="","",$G154-$E154)</f>
+        <v/>
+      </c>
+      <c r="I154" s="26">
+        <f>IF($E154="","",SoldeDepart+SUM($H$5:$H154))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="24" t="n"/>
+      <c r="B155" s="25" t="n"/>
+      <c r="C155" s="25" t="n"/>
+      <c r="D155" s="25" t="n"/>
+      <c r="E155" s="23" t="n"/>
+      <c r="F155" s="23" t="n"/>
+      <c r="G155" s="23" t="n"/>
+      <c r="H155" s="26">
+        <f>IF($E155="","",$G155-$E155)</f>
+        <v/>
+      </c>
+      <c r="I155" s="26">
+        <f>IF($E155="","",SoldeDepart+SUM($H$5:$H155))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="24" t="n"/>
+      <c r="B156" s="25" t="n"/>
+      <c r="C156" s="25" t="n"/>
+      <c r="D156" s="25" t="n"/>
+      <c r="E156" s="23" t="n"/>
+      <c r="F156" s="23" t="n"/>
+      <c r="G156" s="23" t="n"/>
+      <c r="H156" s="26">
+        <f>IF($E156="","",$G156-$E156)</f>
+        <v/>
+      </c>
+      <c r="I156" s="26">
+        <f>IF($E156="","",SoldeDepart+SUM($H$5:$H156))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="24" t="n"/>
+      <c r="B157" s="25" t="n"/>
+      <c r="C157" s="25" t="n"/>
+      <c r="D157" s="25" t="n"/>
+      <c r="E157" s="23" t="n"/>
+      <c r="F157" s="23" t="n"/>
+      <c r="G157" s="23" t="n"/>
+      <c r="H157" s="26">
+        <f>IF($E157="","",$G157-$E157)</f>
+        <v/>
+      </c>
+      <c r="I157" s="26">
+        <f>IF($E157="","",SoldeDepart+SUM($H$5:$H157))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="24" t="n"/>
+      <c r="B158" s="25" t="n"/>
+      <c r="C158" s="25" t="n"/>
+      <c r="D158" s="25" t="n"/>
+      <c r="E158" s="23" t="n"/>
+      <c r="F158" s="23" t="n"/>
+      <c r="G158" s="23" t="n"/>
+      <c r="H158" s="26">
+        <f>IF($E158="","",$G158-$E158)</f>
+        <v/>
+      </c>
+      <c r="I158" s="26">
+        <f>IF($E158="","",SoldeDepart+SUM($H$5:$H158))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="24" t="n"/>
+      <c r="B159" s="25" t="n"/>
+      <c r="C159" s="25" t="n"/>
+      <c r="D159" s="25" t="n"/>
+      <c r="E159" s="23" t="n"/>
+      <c r="F159" s="23" t="n"/>
+      <c r="G159" s="23" t="n"/>
+      <c r="H159" s="26">
+        <f>IF($E159="","",$G159-$E159)</f>
+        <v/>
+      </c>
+      <c r="I159" s="26">
+        <f>IF($E159="","",SoldeDepart+SUM($H$5:$H159))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="24" t="n"/>
+      <c r="B160" s="25" t="n"/>
+      <c r="C160" s="25" t="n"/>
+      <c r="D160" s="25" t="n"/>
+      <c r="E160" s="23" t="n"/>
+      <c r="F160" s="23" t="n"/>
+      <c r="G160" s="23" t="n"/>
+      <c r="H160" s="26">
+        <f>IF($E160="","",$G160-$E160)</f>
+        <v/>
+      </c>
+      <c r="I160" s="26">
+        <f>IF($E160="","",SoldeDepart+SUM($H$5:$H160))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="24" t="n"/>
+      <c r="B161" s="25" t="n"/>
+      <c r="C161" s="25" t="n"/>
+      <c r="D161" s="25" t="n"/>
+      <c r="E161" s="23" t="n"/>
+      <c r="F161" s="23" t="n"/>
+      <c r="G161" s="23" t="n"/>
+      <c r="H161" s="26">
+        <f>IF($E161="","",$G161-$E161)</f>
+        <v/>
+      </c>
+      <c r="I161" s="26">
+        <f>IF($E161="","",SoldeDepart+SUM($H$5:$H161))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="24" t="n"/>
+      <c r="B162" s="25" t="n"/>
+      <c r="C162" s="25" t="n"/>
+      <c r="D162" s="25" t="n"/>
+      <c r="E162" s="23" t="n"/>
+      <c r="F162" s="23" t="n"/>
+      <c r="G162" s="23" t="n"/>
+      <c r="H162" s="26">
+        <f>IF($E162="","",$G162-$E162)</f>
+        <v/>
+      </c>
+      <c r="I162" s="26">
+        <f>IF($E162="","",SoldeDepart+SUM($H$5:$H162))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="24" t="n"/>
+      <c r="B163" s="25" t="n"/>
+      <c r="C163" s="25" t="n"/>
+      <c r="D163" s="25" t="n"/>
+      <c r="E163" s="23" t="n"/>
+      <c r="F163" s="23" t="n"/>
+      <c r="G163" s="23" t="n"/>
+      <c r="H163" s="26">
+        <f>IF($E163="","",$G163-$E163)</f>
+        <v/>
+      </c>
+      <c r="I163" s="26">
+        <f>IF($E163="","",SoldeDepart+SUM($H$5:$H163))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="24" t="n"/>
+      <c r="B164" s="25" t="n"/>
+      <c r="C164" s="25" t="n"/>
+      <c r="D164" s="25" t="n"/>
+      <c r="E164" s="23" t="n"/>
+      <c r="F164" s="23" t="n"/>
+      <c r="G164" s="23" t="n"/>
+      <c r="H164" s="26">
+        <f>IF($E164="","",$G164-$E164)</f>
+        <v/>
+      </c>
+      <c r="I164" s="26">
+        <f>IF($E164="","",SoldeDepart+SUM($H$5:$H164))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="24" t="n"/>
+      <c r="B165" s="25" t="n"/>
+      <c r="C165" s="25" t="n"/>
+      <c r="D165" s="25" t="n"/>
+      <c r="E165" s="23" t="n"/>
+      <c r="F165" s="23" t="n"/>
+      <c r="G165" s="23" t="n"/>
+      <c r="H165" s="26">
+        <f>IF($E165="","",$G165-$E165)</f>
+        <v/>
+      </c>
+      <c r="I165" s="26">
+        <f>IF($E165="","",SoldeDepart+SUM($H$5:$H165))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="24" t="n"/>
+      <c r="B166" s="25" t="n"/>
+      <c r="C166" s="25" t="n"/>
+      <c r="D166" s="25" t="n"/>
+      <c r="E166" s="23" t="n"/>
+      <c r="F166" s="23" t="n"/>
+      <c r="G166" s="23" t="n"/>
+      <c r="H166" s="26">
+        <f>IF($E166="","",$G166-$E166)</f>
+        <v/>
+      </c>
+      <c r="I166" s="26">
+        <f>IF($E166="","",SoldeDepart+SUM($H$5:$H166))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="24" t="n"/>
+      <c r="B167" s="25" t="n"/>
+      <c r="C167" s="25" t="n"/>
+      <c r="D167" s="25" t="n"/>
+      <c r="E167" s="23" t="n"/>
+      <c r="F167" s="23" t="n"/>
+      <c r="G167" s="23" t="n"/>
+      <c r="H167" s="26">
+        <f>IF($E167="","",$G167-$E167)</f>
+        <v/>
+      </c>
+      <c r="I167" s="26">
+        <f>IF($E167="","",SoldeDepart+SUM($H$5:$H167))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="24" t="n"/>
+      <c r="B168" s="25" t="n"/>
+      <c r="C168" s="25" t="n"/>
+      <c r="D168" s="25" t="n"/>
+      <c r="E168" s="23" t="n"/>
+      <c r="F168" s="23" t="n"/>
+      <c r="G168" s="23" t="n"/>
+      <c r="H168" s="26">
+        <f>IF($E168="","",$G168-$E168)</f>
+        <v/>
+      </c>
+      <c r="I168" s="26">
+        <f>IF($E168="","",SoldeDepart+SUM($H$5:$H168))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="24" t="n"/>
+      <c r="B169" s="25" t="n"/>
+      <c r="C169" s="25" t="n"/>
+      <c r="D169" s="25" t="n"/>
+      <c r="E169" s="23" t="n"/>
+      <c r="F169" s="23" t="n"/>
+      <c r="G169" s="23" t="n"/>
+      <c r="H169" s="26">
+        <f>IF($E169="","",$G169-$E169)</f>
+        <v/>
+      </c>
+      <c r="I169" s="26">
+        <f>IF($E169="","",SoldeDepart+SUM($H$5:$H169))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="24" t="n"/>
+      <c r="B170" s="25" t="n"/>
+      <c r="C170" s="25" t="n"/>
+      <c r="D170" s="25" t="n"/>
+      <c r="E170" s="23" t="n"/>
+      <c r="F170" s="23" t="n"/>
+      <c r="G170" s="23" t="n"/>
+      <c r="H170" s="26">
+        <f>IF($E170="","",$G170-$E170)</f>
+        <v/>
+      </c>
+      <c r="I170" s="26">
+        <f>IF($E170="","",SoldeDepart+SUM($H$5:$H170))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="24" t="n"/>
+      <c r="B171" s="25" t="n"/>
+      <c r="C171" s="25" t="n"/>
+      <c r="D171" s="25" t="n"/>
+      <c r="E171" s="23" t="n"/>
+      <c r="F171" s="23" t="n"/>
+      <c r="G171" s="23" t="n"/>
+      <c r="H171" s="26">
+        <f>IF($E171="","",$G171-$E171)</f>
+        <v/>
+      </c>
+      <c r="I171" s="26">
+        <f>IF($E171="","",SoldeDepart+SUM($H$5:$H171))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="24" t="n"/>
+      <c r="B172" s="25" t="n"/>
+      <c r="C172" s="25" t="n"/>
+      <c r="D172" s="25" t="n"/>
+      <c r="E172" s="23" t="n"/>
+      <c r="F172" s="23" t="n"/>
+      <c r="G172" s="23" t="n"/>
+      <c r="H172" s="26">
+        <f>IF($E172="","",$G172-$E172)</f>
+        <v/>
+      </c>
+      <c r="I172" s="26">
+        <f>IF($E172="","",SoldeDepart+SUM($H$5:$H172))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="24" t="n"/>
+      <c r="B173" s="25" t="n"/>
+      <c r="C173" s="25" t="n"/>
+      <c r="D173" s="25" t="n"/>
+      <c r="E173" s="23" t="n"/>
+      <c r="F173" s="23" t="n"/>
+      <c r="G173" s="23" t="n"/>
+      <c r="H173" s="26">
+        <f>IF($E173="","",$G173-$E173)</f>
+        <v/>
+      </c>
+      <c r="I173" s="26">
+        <f>IF($E173="","",SoldeDepart+SUM($H$5:$H173))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="24" t="n"/>
+      <c r="B174" s="25" t="n"/>
+      <c r="C174" s="25" t="n"/>
+      <c r="D174" s="25" t="n"/>
+      <c r="E174" s="23" t="n"/>
+      <c r="F174" s="23" t="n"/>
+      <c r="G174" s="23" t="n"/>
+      <c r="H174" s="26">
+        <f>IF($E174="","",$G174-$E174)</f>
+        <v/>
+      </c>
+      <c r="I174" s="26">
+        <f>IF($E174="","",SoldeDepart+SUM($H$5:$H174))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="24" t="n"/>
+      <c r="B175" s="25" t="n"/>
+      <c r="C175" s="25" t="n"/>
+      <c r="D175" s="25" t="n"/>
+      <c r="E175" s="23" t="n"/>
+      <c r="F175" s="23" t="n"/>
+      <c r="G175" s="23" t="n"/>
+      <c r="H175" s="26">
+        <f>IF($E175="","",$G175-$E175)</f>
+        <v/>
+      </c>
+      <c r="I175" s="26">
+        <f>IF($E175="","",SoldeDepart+SUM($H$5:$H175))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="24" t="n"/>
+      <c r="B176" s="25" t="n"/>
+      <c r="C176" s="25" t="n"/>
+      <c r="D176" s="25" t="n"/>
+      <c r="E176" s="23" t="n"/>
+      <c r="F176" s="23" t="n"/>
+      <c r="G176" s="23" t="n"/>
+      <c r="H176" s="26">
+        <f>IF($E176="","",$G176-$E176)</f>
+        <v/>
+      </c>
+      <c r="I176" s="26">
+        <f>IF($E176="","",SoldeDepart+SUM($H$5:$H176))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="24" t="n"/>
+      <c r="B177" s="25" t="n"/>
+      <c r="C177" s="25" t="n"/>
+      <c r="D177" s="25" t="n"/>
+      <c r="E177" s="23" t="n"/>
+      <c r="F177" s="23" t="n"/>
+      <c r="G177" s="23" t="n"/>
+      <c r="H177" s="26">
+        <f>IF($E177="","",$G177-$E177)</f>
+        <v/>
+      </c>
+      <c r="I177" s="26">
+        <f>IF($E177="","",SoldeDepart+SUM($H$5:$H177))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="24" t="n"/>
+      <c r="B178" s="25" t="n"/>
+      <c r="C178" s="25" t="n"/>
+      <c r="D178" s="25" t="n"/>
+      <c r="E178" s="23" t="n"/>
+      <c r="F178" s="23" t="n"/>
+      <c r="G178" s="23" t="n"/>
+      <c r="H178" s="26">
+        <f>IF($E178="","",$G178-$E178)</f>
+        <v/>
+      </c>
+      <c r="I178" s="26">
+        <f>IF($E178="","",SoldeDepart+SUM($H$5:$H178))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="24" t="n"/>
+      <c r="B179" s="25" t="n"/>
+      <c r="C179" s="25" t="n"/>
+      <c r="D179" s="25" t="n"/>
+      <c r="E179" s="23" t="n"/>
+      <c r="F179" s="23" t="n"/>
+      <c r="G179" s="23" t="n"/>
+      <c r="H179" s="26">
+        <f>IF($E179="","",$G179-$E179)</f>
+        <v/>
+      </c>
+      <c r="I179" s="26">
+        <f>IF($E179="","",SoldeDepart+SUM($H$5:$H179))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="24" t="n"/>
+      <c r="B180" s="25" t="n"/>
+      <c r="C180" s="25" t="n"/>
+      <c r="D180" s="25" t="n"/>
+      <c r="E180" s="23" t="n"/>
+      <c r="F180" s="23" t="n"/>
+      <c r="G180" s="23" t="n"/>
+      <c r="H180" s="26">
+        <f>IF($E180="","",$G180-$E180)</f>
+        <v/>
+      </c>
+      <c r="I180" s="26">
+        <f>IF($E180="","",SoldeDepart+SUM($H$5:$H180))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="24" t="n"/>
+      <c r="B181" s="25" t="n"/>
+      <c r="C181" s="25" t="n"/>
+      <c r="D181" s="25" t="n"/>
+      <c r="E181" s="23" t="n"/>
+      <c r="F181" s="23" t="n"/>
+      <c r="G181" s="23" t="n"/>
+      <c r="H181" s="26">
+        <f>IF($E181="","",$G181-$E181)</f>
+        <v/>
+      </c>
+      <c r="I181" s="26">
+        <f>IF($E181="","",SoldeDepart+SUM($H$5:$H181))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="24" t="n"/>
+      <c r="B182" s="25" t="n"/>
+      <c r="C182" s="25" t="n"/>
+      <c r="D182" s="25" t="n"/>
+      <c r="E182" s="23" t="n"/>
+      <c r="F182" s="23" t="n"/>
+      <c r="G182" s="23" t="n"/>
+      <c r="H182" s="26">
+        <f>IF($E182="","",$G182-$E182)</f>
+        <v/>
+      </c>
+      <c r="I182" s="26">
+        <f>IF($E182="","",SoldeDepart+SUM($H$5:$H182))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="24" t="n"/>
+      <c r="B183" s="25" t="n"/>
+      <c r="C183" s="25" t="n"/>
+      <c r="D183" s="25" t="n"/>
+      <c r="E183" s="23" t="n"/>
+      <c r="F183" s="23" t="n"/>
+      <c r="G183" s="23" t="n"/>
+      <c r="H183" s="26">
+        <f>IF($E183="","",$G183-$E183)</f>
+        <v/>
+      </c>
+      <c r="I183" s="26">
+        <f>IF($E183="","",SoldeDepart+SUM($H$5:$H183))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="24" t="n"/>
+      <c r="B184" s="25" t="n"/>
+      <c r="C184" s="25" t="n"/>
+      <c r="D184" s="25" t="n"/>
+      <c r="E184" s="23" t="n"/>
+      <c r="F184" s="23" t="n"/>
+      <c r="G184" s="23" t="n"/>
+      <c r="H184" s="26">
+        <f>IF($E184="","",$G184-$E184)</f>
+        <v/>
+      </c>
+      <c r="I184" s="26">
+        <f>IF($E184="","",SoldeDepart+SUM($H$5:$H184))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="24" t="n"/>
+      <c r="B185" s="25" t="n"/>
+      <c r="C185" s="25" t="n"/>
+      <c r="D185" s="25" t="n"/>
+      <c r="E185" s="23" t="n"/>
+      <c r="F185" s="23" t="n"/>
+      <c r="G185" s="23" t="n"/>
+      <c r="H185" s="26">
+        <f>IF($E185="","",$G185-$E185)</f>
+        <v/>
+      </c>
+      <c r="I185" s="26">
+        <f>IF($E185="","",SoldeDepart+SUM($H$5:$H185))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="24" t="n"/>
+      <c r="B186" s="25" t="n"/>
+      <c r="C186" s="25" t="n"/>
+      <c r="D186" s="25" t="n"/>
+      <c r="E186" s="23" t="n"/>
+      <c r="F186" s="23" t="n"/>
+      <c r="G186" s="23" t="n"/>
+      <c r="H186" s="26">
+        <f>IF($E186="","",$G186-$E186)</f>
+        <v/>
+      </c>
+      <c r="I186" s="26">
+        <f>IF($E186="","",SoldeDepart+SUM($H$5:$H186))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="24" t="n"/>
+      <c r="B187" s="25" t="n"/>
+      <c r="C187" s="25" t="n"/>
+      <c r="D187" s="25" t="n"/>
+      <c r="E187" s="23" t="n"/>
+      <c r="F187" s="23" t="n"/>
+      <c r="G187" s="23" t="n"/>
+      <c r="H187" s="26">
+        <f>IF($E187="","",$G187-$E187)</f>
+        <v/>
+      </c>
+      <c r="I187" s="26">
+        <f>IF($E187="","",SoldeDepart+SUM($H$5:$H187))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="24" t="n"/>
+      <c r="B188" s="25" t="n"/>
+      <c r="C188" s="25" t="n"/>
+      <c r="D188" s="25" t="n"/>
+      <c r="E188" s="23" t="n"/>
+      <c r="F188" s="23" t="n"/>
+      <c r="G188" s="23" t="n"/>
+      <c r="H188" s="26">
+        <f>IF($E188="","",$G188-$E188)</f>
+        <v/>
+      </c>
+      <c r="I188" s="26">
+        <f>IF($E188="","",SoldeDepart+SUM($H$5:$H188))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="24" t="n"/>
+      <c r="B189" s="25" t="n"/>
+      <c r="C189" s="25" t="n"/>
+      <c r="D189" s="25" t="n"/>
+      <c r="E189" s="23" t="n"/>
+      <c r="F189" s="23" t="n"/>
+      <c r="G189" s="23" t="n"/>
+      <c r="H189" s="26">
+        <f>IF($E189="","",$G189-$E189)</f>
+        <v/>
+      </c>
+      <c r="I189" s="26">
+        <f>IF($E189="","",SoldeDepart+SUM($H$5:$H189))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="24" t="n"/>
+      <c r="B190" s="25" t="n"/>
+      <c r="C190" s="25" t="n"/>
+      <c r="D190" s="25" t="n"/>
+      <c r="E190" s="23" t="n"/>
+      <c r="F190" s="23" t="n"/>
+      <c r="G190" s="23" t="n"/>
+      <c r="H190" s="26">
+        <f>IF($E190="","",$G190-$E190)</f>
+        <v/>
+      </c>
+      <c r="I190" s="26">
+        <f>IF($E190="","",SoldeDepart+SUM($H$5:$H190))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="24" t="n"/>
+      <c r="B191" s="25" t="n"/>
+      <c r="C191" s="25" t="n"/>
+      <c r="D191" s="25" t="n"/>
+      <c r="E191" s="23" t="n"/>
+      <c r="F191" s="23" t="n"/>
+      <c r="G191" s="23" t="n"/>
+      <c r="H191" s="26">
+        <f>IF($E191="","",$G191-$E191)</f>
+        <v/>
+      </c>
+      <c r="I191" s="26">
+        <f>IF($E191="","",SoldeDepart+SUM($H$5:$H191))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="24" t="n"/>
+      <c r="B192" s="25" t="n"/>
+      <c r="C192" s="25" t="n"/>
+      <c r="D192" s="25" t="n"/>
+      <c r="E192" s="23" t="n"/>
+      <c r="F192" s="23" t="n"/>
+      <c r="G192" s="23" t="n"/>
+      <c r="H192" s="26">
+        <f>IF($E192="","",$G192-$E192)</f>
+        <v/>
+      </c>
+      <c r="I192" s="26">
+        <f>IF($E192="","",SoldeDepart+SUM($H$5:$H192))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="24" t="n"/>
+      <c r="B193" s="25" t="n"/>
+      <c r="C193" s="25" t="n"/>
+      <c r="D193" s="25" t="n"/>
+      <c r="E193" s="23" t="n"/>
+      <c r="F193" s="23" t="n"/>
+      <c r="G193" s="23" t="n"/>
+      <c r="H193" s="26">
+        <f>IF($E193="","",$G193-$E193)</f>
+        <v/>
+      </c>
+      <c r="I193" s="26">
+        <f>IF($E193="","",SoldeDepart+SUM($H$5:$H193))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="24" t="n"/>
+      <c r="B194" s="25" t="n"/>
+      <c r="C194" s="25" t="n"/>
+      <c r="D194" s="25" t="n"/>
+      <c r="E194" s="23" t="n"/>
+      <c r="F194" s="23" t="n"/>
+      <c r="G194" s="23" t="n"/>
+      <c r="H194" s="26">
+        <f>IF($E194="","",$G194-$E194)</f>
+        <v/>
+      </c>
+      <c r="I194" s="26">
+        <f>IF($E194="","",SoldeDepart+SUM($H$5:$H194))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="24" t="n"/>
+      <c r="B195" s="25" t="n"/>
+      <c r="C195" s="25" t="n"/>
+      <c r="D195" s="25" t="n"/>
+      <c r="E195" s="23" t="n"/>
+      <c r="F195" s="23" t="n"/>
+      <c r="G195" s="23" t="n"/>
+      <c r="H195" s="26">
+        <f>IF($E195="","",$G195-$E195)</f>
+        <v/>
+      </c>
+      <c r="I195" s="26">
+        <f>IF($E195="","",SoldeDepart+SUM($H$5:$H195))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="24" t="n"/>
+      <c r="B196" s="25" t="n"/>
+      <c r="C196" s="25" t="n"/>
+      <c r="D196" s="25" t="n"/>
+      <c r="E196" s="23" t="n"/>
+      <c r="F196" s="23" t="n"/>
+      <c r="G196" s="23" t="n"/>
+      <c r="H196" s="26">
+        <f>IF($E196="","",$G196-$E196)</f>
+        <v/>
+      </c>
+      <c r="I196" s="26">
+        <f>IF($E196="","",SoldeDepart+SUM($H$5:$H196))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="24" t="n"/>
+      <c r="B197" s="25" t="n"/>
+      <c r="C197" s="25" t="n"/>
+      <c r="D197" s="25" t="n"/>
+      <c r="E197" s="23" t="n"/>
+      <c r="F197" s="23" t="n"/>
+      <c r="G197" s="23" t="n"/>
+      <c r="H197" s="26">
+        <f>IF($E197="","",$G197-$E197)</f>
+        <v/>
+      </c>
+      <c r="I197" s="26">
+        <f>IF($E197="","",SoldeDepart+SUM($H$5:$H197))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="24" t="n"/>
+      <c r="B198" s="25" t="n"/>
+      <c r="C198" s="25" t="n"/>
+      <c r="D198" s="25" t="n"/>
+      <c r="E198" s="23" t="n"/>
+      <c r="F198" s="23" t="n"/>
+      <c r="G198" s="23" t="n"/>
+      <c r="H198" s="26">
+        <f>IF($E198="","",$G198-$E198)</f>
+        <v/>
+      </c>
+      <c r="I198" s="26">
+        <f>IF($E198="","",SoldeDepart+SUM($H$5:$H198))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="24" t="n"/>
+      <c r="B199" s="25" t="n"/>
+      <c r="C199" s="25" t="n"/>
+      <c r="D199" s="25" t="n"/>
+      <c r="E199" s="23" t="n"/>
+      <c r="F199" s="23" t="n"/>
+      <c r="G199" s="23" t="n"/>
+      <c r="H199" s="26">
+        <f>IF($E199="","",$G199-$E199)</f>
+        <v/>
+      </c>
+      <c r="I199" s="26">
+        <f>IF($E199="","",SoldeDepart+SUM($H$5:$H199))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="24" t="n"/>
+      <c r="B200" s="25" t="n"/>
+      <c r="C200" s="25" t="n"/>
+      <c r="D200" s="25" t="n"/>
+      <c r="E200" s="23" t="n"/>
+      <c r="F200" s="23" t="n"/>
+      <c r="G200" s="23" t="n"/>
+      <c r="H200" s="26">
+        <f>IF($E200="","",$G200-$E200)</f>
+        <v/>
+      </c>
+      <c r="I200" s="26">
+        <f>IF($E200="","",SoldeDepart+SUM($H$5:$H200))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="24" t="n"/>
+      <c r="B201" s="25" t="n"/>
+      <c r="C201" s="25" t="n"/>
+      <c r="D201" s="25" t="n"/>
+      <c r="E201" s="23" t="n"/>
+      <c r="F201" s="23" t="n"/>
+      <c r="G201" s="23" t="n"/>
+      <c r="H201" s="26">
+        <f>IF($E201="","",$G201-$E201)</f>
+        <v/>
+      </c>
+      <c r="I201" s="26">
+        <f>IF($E201="","",SoldeDepart+SUM($H$5:$H201))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="24" t="n"/>
+      <c r="B202" s="25" t="n"/>
+      <c r="C202" s="25" t="n"/>
+      <c r="D202" s="25" t="n"/>
+      <c r="E202" s="23" t="n"/>
+      <c r="F202" s="23" t="n"/>
+      <c r="G202" s="23" t="n"/>
+      <c r="H202" s="26">
+        <f>IF($E202="","",$G202-$E202)</f>
+        <v/>
+      </c>
+      <c r="I202" s="26">
+        <f>IF($E202="","",SoldeDepart+SUM($H$5:$H202))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="24" t="n"/>
+      <c r="B203" s="25" t="n"/>
+      <c r="C203" s="25" t="n"/>
+      <c r="D203" s="25" t="n"/>
+      <c r="E203" s="23" t="n"/>
+      <c r="F203" s="23" t="n"/>
+      <c r="G203" s="23" t="n"/>
+      <c r="H203" s="26">
+        <f>IF($E203="","",$G203-$E203)</f>
+        <v/>
+      </c>
+      <c r="I203" s="26">
+        <f>IF($E203="","",SoldeDepart+SUM($H$5:$H203))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="24" t="n"/>
+      <c r="B204" s="25" t="n"/>
+      <c r="C204" s="25" t="n"/>
+      <c r="D204" s="25" t="n"/>
+      <c r="E204" s="23" t="n"/>
+      <c r="F204" s="23" t="n"/>
+      <c r="G204" s="23" t="n"/>
+      <c r="H204" s="26">
+        <f>IF($E204="","",$G204-$E204)</f>
+        <v/>
+      </c>
+      <c r="I204" s="26">
+        <f>IF($E204="","",SoldeDepart+SUM($H$5:$H204))</f>
+        <v/>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...5 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:P36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>Listes de valeurs des réglages (feuille technique)</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 19</t>
+        </is>
+      </c>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 20</t>
+        </is>
+      </c>
+      <c r="C2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 21</t>
+        </is>
+      </c>
+      <c r="D2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 22</t>
+        </is>
+      </c>
+      <c r="E2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 23</t>
+        </is>
+      </c>
+      <c r="F2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 26</t>
+        </is>
+      </c>
+      <c r="G2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 27</t>
+        </is>
+      </c>
+      <c r="H2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 28</t>
+        </is>
+      </c>
+      <c r="I2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 31</t>
+        </is>
+      </c>
+      <c r="J2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 35</t>
+        </is>
+      </c>
+      <c r="K2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 36</t>
+        </is>
+      </c>
+      <c r="L2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 37</t>
+        </is>
+      </c>
+      <c r="M2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 41</t>
+        </is>
+      </c>
+      <c r="N2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 69</t>
+        </is>
+      </c>
+      <c r="O2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 74</t>
+        </is>
+      </c>
+      <c r="P2" s="4" t="inlineStr">
+        <is>
+          <t>Ligne 76</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="6" t="inlineStr">
+        <is>
+          <t>P</t>
+        </is>
+      </c>
+      <c r="B3" s="6" t="inlineStr">
+        <is>
+          <t>base</t>
+        </is>
+      </c>
+      <c r="C3" s="6" t="inlineStr">
+        <is>
+          <t>inclus</t>
+        </is>
+      </c>
+      <c r="D3" s="6" t="inlineStr">
+        <is>
+          <t>all</t>
+        </is>
+      </c>
+      <c r="E3" s="6" t="inlineStr">
+        <is>
+          <t>complete</t>
+        </is>
+      </c>
+      <c r="F3" s="6" t="inlineStr">
+        <is>
+          <t>en_ligne</t>
+        </is>
+      </c>
+      <c r="G3" s="6" t="inlineStr">
+        <is>
+          <t>SIMPLE_GAGNANT</t>
+        </is>
+      </c>
+      <c r="H3" s="6" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="I3" s="6" t="inlineStr">
+        <is>
+          <t>ELO_Cheval</t>
+        </is>
+      </c>
+      <c r="J3" s="6" t="inlineStr">
+        <is>
+          <t>7j</t>
+        </is>
+      </c>
+      <c r="K3" s="6" t="inlineStr">
+        <is>
+          <t>SIMPLE_GAGNANT</t>
+        </is>
+      </c>
+      <c r="L3" s="6" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M3" s="6" t="inlineStr">
+        <is>
+          <t>a_venir</t>
+        </is>
+      </c>
+      <c r="N3" s="6" t="inlineStr">
+        <is>
+          <t>jockey</t>
+        </is>
+      </c>
+      <c r="O3" s="6" t="inlineStr">
+        <is>
+          <t>standard</t>
+        </is>
+      </c>
+      <c r="P3" s="6" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="6" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="B4" s="6" t="inlineStr">
+        <is>
+          <t>indicateurs</t>
+        </is>
+      </c>
+      <c r="C4" s="6" t="inlineStr">
+        <is>
+          <t>exclus</t>
+        </is>
+      </c>
+      <c r="D4" s="6" t="inlineStr">
+        <is>
+          <t>upcoming</t>
+        </is>
+      </c>
+      <c r="E4" s="6" t="inlineStr">
+        <is>
+          <t>top5</t>
+        </is>
+      </c>
+      <c r="F4" s="6" t="inlineStr">
+        <is>
+          <t>point_de_vente</t>
+        </is>
+      </c>
+      <c r="G4" s="6" t="inlineStr">
+        <is>
+          <t>SIMPLE_PLACE</t>
+        </is>
+      </c>
+      <c r="H4" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="I4" s="6" t="inlineStr">
+        <is>
+          <t>ELO_Jockey</t>
+        </is>
+      </c>
+      <c r="J4" s="6" t="inlineStr">
+        <is>
+          <t>14j</t>
+        </is>
+      </c>
+      <c r="K4" s="6" t="inlineStr">
+        <is>
+          <t>COUPLE_GAGNANT</t>
+        </is>
+      </c>
+      <c r="L4" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M4" s="6" t="inlineStr">
+        <is>
+          <t>toutes</t>
+        </is>
+      </c>
+      <c r="N4" s="6" t="inlineStr">
+        <is>
+          <t>driver</t>
+        </is>
+      </c>
+      <c r="O4" s="6" t="inlineStr">
+        <is>
+          <t>expert</t>
+        </is>
+      </c>
+      <c r="P4" s="6" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="6" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="B5" s="6" t="inlineStr">
+        <is>
+          <t>tout</t>
+        </is>
+      </c>
+      <c r="C5" s="6" t="inlineStr">
+        <is>
+          <t>seuls</t>
+        </is>
+      </c>
+      <c r="D5" s="6" t="inlineStr">
+        <is>
+          <t>completed</t>
+        </is>
+      </c>
+      <c r="G5" s="6" t="inlineStr">
+        <is>
+          <t>COUPLE_GAGNANT</t>
+        </is>
+      </c>
+      <c r="I5" s="6" t="inlineStr">
+        <is>
+          <t>ELO_Entraineur</t>
+        </is>
+      </c>
+      <c r="J5" s="6" t="inlineStr">
+        <is>
+          <t>30j</t>
+        </is>
+      </c>
+      <c r="K5" s="6" t="inlineStr">
+        <is>
+          <t>COUPLE_PLACE</t>
+        </is>
+      </c>
+      <c r="N5" s="6" t="inlineStr">
+        <is>
+          <t>entraineur</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="6" t="inlineStr">
+        <is>
+          <t>H</t>
+        </is>
+      </c>
+      <c r="G6" s="6" t="inlineStr">
+        <is>
+          <t>COUPLE_PLACE</t>
+        </is>
+      </c>
+      <c r="I6" s="6" t="inlineStr">
+        <is>
+          <t>ELO_Proprio</t>
+        </is>
+      </c>
+      <c r="J6" s="6" t="inlineStr">
+        <is>
+          <t>90j</t>
+        </is>
+      </c>
+      <c r="K6" s="6" t="inlineStr">
+        <is>
+          <t>DEUX_SUR_QUATRE</t>
+        </is>
+      </c>
+      <c r="N6" s="6" t="inlineStr">
+        <is>
+          <t>proprietaire</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="G7" s="6" t="inlineStr">
+        <is>
+          <t>COUPLE_ORDRE</t>
+        </is>
+      </c>
+      <c r="I7" s="6" t="inlineStr">
+        <is>
+          <t>ELO_Eleveur</t>
+        </is>
+      </c>
+      <c r="J7" s="6" t="inlineStr">
+        <is>
+          <t>annee</t>
+        </is>
+      </c>
+      <c r="K7" s="6" t="inlineStr">
+        <is>
+          <t>TRIO</t>
+        </is>
+      </c>
+      <c r="N7" s="6" t="inlineStr">
+        <is>
+          <t>eleveur</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="G8" s="6" t="inlineStr">
+        <is>
+          <t>TRIO</t>
+        </is>
+      </c>
+      <c r="I8" s="6" t="inlineStr">
+        <is>
+          <t>Sigma_Horse</t>
+        </is>
+      </c>
+      <c r="K8" s="6" t="inlineStr">
+        <is>
+          <t>TIERCE</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="G9" s="6" t="inlineStr">
+        <is>
+          <t>TRIO_ORDRE</t>
+        </is>
+      </c>
+      <c r="I9" s="6" t="inlineStr">
+        <is>
+          <t>ELO_Cheval_fiable</t>
+        </is>
+      </c>
+      <c r="K9" s="6" t="inlineStr">
+        <is>
+          <t>QUARTE_PLUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="G10" s="6" t="inlineStr">
+        <is>
+          <t>DEUX_SUR_QUATRE</t>
+        </is>
+      </c>
+      <c r="I10" s="6" t="inlineStr">
+        <is>
+          <t>Note_IA_Decimale</t>
+        </is>
+      </c>
+      <c r="K10" s="6" t="inlineStr">
+        <is>
+          <t>QUINTE_PLUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="G11" s="6" t="inlineStr">
+        <is>
+          <t>MULTI</t>
+        </is>
+      </c>
+      <c r="I11" s="6" t="inlineStr">
+        <is>
+          <t>IA_Gagnant</t>
+        </is>
+      </c>
+      <c r="K11" s="6" t="inlineStr">
+        <is>
+          <t>MULTI</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="G12" s="6" t="inlineStr">
+        <is>
+          <t>MINI_MULTI</t>
+        </is>
+      </c>
+      <c r="I12" s="6" t="inlineStr">
+        <is>
+          <t>IA_Couple</t>
+        </is>
+      </c>
+      <c r="K12" s="6" t="inlineStr">
+        <is>
+          <t>MINI_MULTI</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="G13" s="6" t="inlineStr">
+        <is>
+          <t>TIERCE</t>
+        </is>
+      </c>
+      <c r="I13" s="6" t="inlineStr">
+        <is>
+          <t>IA_Trio</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="G14" s="6" t="inlineStr">
+        <is>
+          <t>QUARTE_PLUS</t>
+        </is>
+      </c>
+      <c r="I14" s="6" t="inlineStr">
+        <is>
+          <t>IA_Multi</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="G15" s="6" t="inlineStr">
+        <is>
+          <t>QUINTE_PLUS</t>
+        </is>
+      </c>
+      <c r="I15" s="6" t="inlineStr">
+        <is>
+          <t>IA_Quinte</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="G16" s="6" t="inlineStr">
+        <is>
+          <t>PICK5</t>
+        </is>
+      </c>
+      <c r="I16" s="6" t="inlineStr">
+        <is>
+          <t>Taux_Victoire</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="G17" s="6" t="inlineStr">
+        <is>
+          <t>SUPER_QUATRE</t>
+        </is>
+      </c>
+      <c r="I17" s="6" t="inlineStr">
+        <is>
+          <t>Taux_Place</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="I18" s="6" t="inlineStr">
+        <is>
+          <t>Taux_Incident</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="I19" s="6" t="inlineStr">
+        <is>
+          <t>nombre_victoire</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="I20" s="6" t="inlineStr">
+        <is>
+          <t>nombre_place</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="I21" s="6" t="inlineStr">
+        <is>
+          <t>Gains_Totaux</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="I22" s="6" t="inlineStr">
+        <is>
+          <t>Gains_Course</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="I23" s="6" t="inlineStr">
+        <is>
+          <t>streak</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="I24" s="6" t="inlineStr">
+        <is>
+          <t>TPch_90</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="I25" s="6" t="inlineStr">
+        <is>
+          <t>Moy_TPch_90</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="I26" s="6" t="inlineStr">
+        <is>
+          <t>IMDC</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="I27" s="6" t="inlineStr">
+        <is>
+          <t>Turf_Points</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="I28" s="6" t="inlineStr">
+        <is>
+          <t>TPJ_90</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="I29" s="6" t="inlineStr">
+        <is>
+          <t>Rang_J</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="I30" s="6" t="inlineStr">
+        <is>
+          <t>Cote_BZH_fiable</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="I31" s="6" t="inlineStr">
+        <is>
+          <t>Evo_Popul</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="I32" s="6" t="inlineStr">
+        <is>
+          <t>Synergie_JCh</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="I33" s="6" t="inlineStr">
+        <is>
+          <t>Popularite</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="I34" s="6" t="inlineStr">
+        <is>
+          <t>distanceRecord_sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="I35" s="6" t="inlineStr">
+        <is>
+          <t>Poids</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="I36" s="6" t="inlineStr">
+        <is>
+          <t>Valeur</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Quinté : Quinté+ de la journée et ses partants. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Cotes courses : Tableau de bord des cotes, course par course. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Cotes : Cotes en direct de tous les partants de la journée. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Value direct : Écarts entre la cote du moment et la Cote BZH. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <tabColor rgb="001F4E79"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="120" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>J Partants : Partants de la journée avec indicateurs. Actualisez cette feuille (Données &gt; Actualiser) pour charger les données ; la feuille Catalogue décrit les colonnes et les réglages lus.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O I E A A B Q S w M E F A A C A A g A l 0 b / X C N x w F u m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 9 D o I w A I W v Q r r T l v o T J a U M J k 6 S G E 2 M a 1 M K N E I x b b H c z c E j e Q U x i r o 5 v u 9 9 w 3 v 3 6 4 2 m f V M H F 2 m s a n U C I o h B I L V o c 6 X L B H S u C B c g Z X T L x Y m X M h h k b e P e 5 g m o n D v H C H n v o Z / A 1 p S I Y B y h Y 7 b Z i 0 o 2 H H x k 9 V 8 O l b a O a y E B o 4 f X G E Z g N J v D K V l C T N E I a a b 0 V y D D 3 m f 7 A + m q q 1 1 n J C t M u N 5 R N E a K 3 h / Y A 1 B L A w Q U A A I A C A C X R v 9 c D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A l 0 b / X P K p l f v a A Q A A r w Y A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O V U w W 7 T Q B C 9 R 8 o / j B a p c i T H S Q 5 w o P K h O E W A V B R I o Q f L Q m t 7 U l t Z e 6 P d s d O 0 4 o P 4 D n 6 M W T t p C l I F F 4 R U 5 u L d n T f P 8 9 6 s b T G j U t e w 7 J + z 0 + F g O L C F N J j D M 7 E w + t r I q k J A g g 9 N W d P 3 b w J C U E j D A X B E C n l 7 i T c U v D a 6 8 s 5 v M l R B 1 B i D N V 1 p s 0 6 1 X n u j u / i 9 r D A U D D 9 b v B X J 1 z j S N T E k u Z u 6 t W q q e p a M / J 5 0 q R u T O d 7 I t s F c Z 0 3 F S K / P u b j C N N j X W 0 8 U R B v 7 c j L Z b r c B N W Y V p L e F 8 I 9 o F z F 8 R C W p b H E h q W B m I T f l p J 1 N N g e B v 1 Y A y 0 W z Y 2 g M j P 2 y R r f m / n 2 2 Z a V N J c k Z I T L b C k j g v v f u b X N U Z V U S m l C c C h / O 6 0 z n Z X 0 d v n g + n c 5 8 Z t a E S 9 o p D I / L g M X e s 7 D v V e O M l S l n 3 I 5 h b 1 D m a K z X 2 + N D v D 8 / U 2 q Z S S W N D c k 0 m I y G g 7 J + w P P z S C O u s J A j K A k Z M 1 n 8 + w N 9 Z R p i 1 t 9 w z S X h O + 7 o M b Y 9 2 Q H G h O W q p y 5 Z E J 8 C F V h 3 + e B S O w m e y / o g d h z j i 4 t x n o s R o L L 4 Q K C D H P q M O j 8 O + j 9 t N m i 8 P 7 e i N / M x K / 7 B 5 e 7 H a y c C T o 6 u n Y D o D v Z a 3 T Z z V + K / + Q A + S 9 U g p E j 2 S f 3 J W i d r 3 M l 6 w p P 8 A V B L A Q I t A B Q A A g A I A J d G / 1 w j c c B b p g A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C X R v 9 c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D y A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A J d G / 1 z y q Z X 7 2 g E A A K 8 G A A A T A A A A A A A A A A A A A A A A A O M B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A A o E A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P m o q A A A A A A A A S C o A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S U y M G V 0 J T I w U X V p b n Q l Q z M l Q T k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 0 Z j k x M T N l N C 1 m Z j Q y L T Q 4 Z D c t Y T J i O C 0 5 Z W Q 4 Z j I 3 Y 2 Y x M z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z U H J v Z 3 J h b W 1 l X 2 V 0 X 1 F 1 a W 5 0 w 6 k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N D U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M z F U M D Y 6 N D A 6 N D I u M T c x M z I 5 M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 N v Z G V f Y 2 9 1 c n N l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 h p c H B v Z H J v b W U m c X V v d D s s J n F 1 b 3 Q 7 Z G l z Y 2 l w b G l u Z S Z x d W 9 0 O y w m c X V v d D t o Z X V y Z S Z x d W 9 0 O y w m c X V v d D t k a X N 0 Y W 5 j Z S Z x d W 9 0 O y w m c X V v d D t h b G x v Y 2 F 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 5 v b W J y Z V 9 w Y X J 0 Y W 5 0 c y Z x d W 9 0 O y w m c X V v d D t p c 1 9 x d W l u d G U m c X V v d D s s J n F 1 b 3 Q 7 a X N f Y 2 9 t c G x l d G V k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 x p b m t f d X J s J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T A s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t j b 2 R l X 2 N v d X J z Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a G l w c G 9 k c m 9 t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 Z G l z Y 2 l w b G l u Z S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a G V 1 c m U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 R p c 3 R h b m N l L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t h b G x v Y 2 F 0 a W 9 u L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t u b 2 1 i c m V f c G F y d G F u d H M s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 l z X 3 F 1 a W 5 0 Z S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a X N f Y 2 9 t c G x l d G V k L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t s a W 5 r X 3 V y b C w 5 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T A s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 N v Z G V f Y 2 9 1 c n N l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t o a X B w b 2 R y b 2 1 l L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t k a X N j a X B s a W 5 l L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t o Z X V y Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 Z G l z d G F u Y 2 U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 F s b G 9 j Y X R p b 2 4 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 5 v b W J y Z V 9 w Y X J 0 Y W 5 0 c y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U g Z X Q g U X V p b n T D q S 9 Q c m 9 t d S 5 7 a X N f c X V p b n R l L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S B l d C B R d W l u d M O p L 1 B y b 2 1 1 L n t p c 1 9 j b 2 1 w b G V 0 Z W Q s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l I G V 0 I F F 1 a W 5 0 w 6 k v U H J v b X U u e 2 x p b m t f d X J s L D l 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q c m 9 n c m F t b W U l M j B l d C U y M F F 1 a W 5 0 J U M z J U E 5 L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B y b 2 d y Y W 1 t Z S U y M G V 0 J T I w U X V p b n Q l Q z M l Q T k v Q 2 x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U H J v Z 3 J h b W 1 l J T I w Z X Q l M j B R d W l u d C V D M y V B O S 9 Q c m 9 t d T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N v d G V z J T I w Z G U l M j B s Y S U y M G N v d X J z Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 R k Z G U 5 Z j l j L T Z l Z j I t N G V l M i 0 5 N m N k L T I 5 M z Q z N j l k M G I 1 N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z Q 2 9 0 Z X M g Z C d 1 b m U g Y 2 9 1 c n N l I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N v d G V z X 2 R l X 2 x h X 2 N v d X J z Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N y 0 z M V Q w N j o 0 M T o z N y 4 2 O D Y 0 O T Q 1 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t u d W 0 m c X V v d D s s J n F 1 b 3 Q 7 Y 2 h l d m F s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 N v d G U m c X V v d D s s J n F 1 b 3 Q 7 Y 2 9 0 Z V 9 y Z W Y m c X V v d D s s J n F 1 b 3 Q 7 Z m F 2 b 3 J p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 R l b m R h b m N l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 R l b m R h b m N l X 3 B j d C Z x d W 9 0 O y w m c X V v d D t u c C Z x d W 9 0 O y w m c X V v d D t z d G F 0 d X Q m c X V v d D s s J n F 1 b 3 Q 7 Z n J h a W N o Z X V y X 3 N l Y y Z x d W 9 0 O y w m c X V v d D t m c m F p Y 2 h l d X J f b G F i Z W w m c X V v d D s s J n F 1 b 3 Q 7 Z X Z v b H V 0 a W 9 u X z V t a W 4 m c X V v d D s s J n F 1 b 3 Q 7 Y 2 9 0 Z V 8 1 b W l u X 2 F n b y Z x d W 9 0 O y w m c X V v d D t j b 2 1 w Y X J h a X N v b l 9 h Z 2 V f c 2 V j J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 V 2 b 2 x 1 d G l v b l 9 v d X Z l c n R 1 c m U m c X V v d D s s J n F 1 b 3 Q 7 Z X Z v b H V 0 a W 9 u X 2 9 1 d m V y d H V y Z V 9 w Y 3 Q m c X V v d D s s J n F 1 b 3 Q 7 c 2 V u c 1 9 v d X Z l c n R 1 c m U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t u d W 0 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j a G V 2 Y W w s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j b 3 R l L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 9 0 Z V 9 y Z W Y s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t m Y X Z v c m k s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t 0 Z W 5 k Y W 5 j Z S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 3 R l b m R h b m N l X 3 B j d C w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 5 w L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 c 3 R h d H V 0 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z n J h a W N o Z X V y X 3 N l Y y w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 Z y Y W l j a G V 1 c l 9 s Y W J l b C w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t l d m 9 s d X R p b 2 5 f N W 1 p b i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j b 3 R l X z V t a W 5 f Y W d v L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 N v b X B h c m F p c 2 9 u X 2 F n Z V 9 z Z W M s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z X Z v b H V 0 a W 9 u X 2 9 1 d m V y d H V y Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t l d m 9 s d X R p b 2 5 f b 3 V 2 Z X J 0 d X J l X 3 B j d C w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t z Z W 5 z X 2 9 1 d m V y d H V y Z S w x N n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 3 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 b n V t L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 h l d m F s L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 9 0 Z S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 N v d G V f c m V m L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z m F 2 b 3 J p L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 d G V u Z G F u Y 2 U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t 0 Z W 5 k Y W 5 j Z V 9 w Y 3 Q s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t u c C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 3 N 0 Y X R 1 d C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 Z y Y W l j a G V 1 c l 9 z Z W M s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t m c m F p Y 2 h l d X J f b G F i Z W w s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z X Z v b H V 0 a W 9 u X z V t a W 4 s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Y 2 9 0 Z V 8 1 b W l u X 2 F n b y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q 2 9 0 Z X M g Z G U g b G E g Y 2 9 1 c n N l L 1 B y b 2 1 1 L n t j b 2 1 w Y X J h a X N v b l 9 h Z 2 V f c 2 V j L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 D b 3 R l c y B k Z S B s Y S B j b 3 V y c 2 U v U H J v b X U u e 2 V 2 b 2 x 1 d G l v b l 9 v d X Z l c n R 1 c m U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 Z X Z v b H V 0 a W 9 u X 2 9 1 d m V y d H V y Z V 9 w Y 3 Q s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 N v d G V z I G R l I G x h I G N v d X J z Z S 9 Q c m 9 t d S 5 7 c 2 V u c 1 9 v d X Z l c n R 1 c m U s M T Z 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 D b 3 R l c y U y M G R l J T I w b G E l M j B j b 3 V y c 2 U v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 2 9 0 Z X M l M j B k Z S U y M G x h J T I w Y 2 9 1 c n N l L 0 N s Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N v d G V z J T I w Z G U l M j B s Y S U y M G N v d X J z Z S 9 C c n V 0 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 2 9 0 Z X M l M j B k Z S U y M G x h J T I w Y 2 9 1 c n N l L 0 R h d G V K b 3 V y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 2 9 0 Z X M l M j B k Z S U y M G x h J T I w Y 2 9 1 c n N l L 0 N v d X J z Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N v d G V z J T I w Z G U l M j B s Y S U y M G N v d X J z Z S 9 Q c m 9 t d T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z h b H V l J T I w Y m V 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Y 5 M W U 0 Z j k 0 L T J i N z U t N G M y M i 1 i M m Q 2 L T d m N D Z h Y j U w Z G N k M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M z F U M D Y 6 N T I 6 N D Y u O D k 5 N T Y x O F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W Y W x 1 Z S B i Z X R z L 1 B y b 2 1 1 L n t p b m Z v L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z h b H V l I G J l d H M v U H J v b X U u e 2 l u Z m 8 s M H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z V m F s d W U g Y m V 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N W Y W x 1 Z V 9 i Z X R z I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z h b H V l J T I w Y m V 0 c y 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W Y W x 1 Z S U y M G J l d H M v Q 2 x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V m F s d W U l M j B i Z X R z L 1 B y b 2 1 1 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A J B 2 i d R I l X F N j E Y I k a k R 2 6 w A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A m J + n n 7 y / T L h v 1 c T p R f l 1 w R Q f w n l m 6 Q 1 f T j Z e M A H 4 2 u w A A A A A D o A A A A A C A A A g A A A A I H C i m o I 2 4 P k 3 8 o n b c A e h b j b 2 i p l a h r p 4 E M N 5 s 6 r u + s 9 Q A A A A K i 9 D I 4 + R X 1 h 7 J D U 4 J m 5 E j t h 3 w H V 5 8 U h I s 5 D e l F x I I C u Q 1 w M 6 F m f c N c N A z k k r M o b I p 7 I z J A z u p B 5 7 A a R E w M Y T T H X O 7 C W 3 z Y 1 Q Z h n s W m q l A z J A A A A A 9 1 R s m S n 9 H 9 b u F Q 5 m s B z n v w X n A / E h 5 C 4 v + f 4 U 8 R / s 6 M J i B I 9 t w s 3 3 N c Y 4 z M 0 0 A T d 3 k 8 o X n x C P R h X w t p G 2 p C p w k g = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O o d A A B Q S w M E F A A A A A g A 0 o N i X S N x w F u m A A A A 9 g A A A B I A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W y F j 0 s K w j A A R K 9 S s m 9 + f t C S p g v B l Q V R E L c h T d t g m 0 q S m t 7 N h U f y C i J a d e d y 3 r z F z P 1 6 Y 9 n Q N t F F W a c 7 k w I C M Y i U k V 2 h T Z W C 3 p f x A m S c b Y U 8 i U p F Q 9 s Y l w y u S E H t / T l B K I Q A w w R 2 t k I U Y 4 K O + W Y v a 9 U K 8 J H 1 f z n W x n l h p A K c H V 5 j O I V k N o d T u o S Y o R G y X J u v Q A n E z / Y H s l X f + N 4 q X t p 4 v W N o j A y 9 P / A H U E s D B B Q A A A A I A N K D Y l 0 P y u m r p Q A A A O k A A A A T A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b G 2 O O w 7 C M B B E r 2 K 5 T z Z Q I I T i U A A 3 4 A K W 2 X y E d 2 3 F G 2 T O R s G R u A J K 0 i H a 0 Z t 5 8 3 m 9 6 2 M m r x 4 4 p i G w 0 Z u y 0 g r Z h d v A n d G T t M V e H 5 v 6 + o y Y V C b P y e h e J B 4 A k u u R b C p D R M 7 k 2 z C S l V S G s Y N o 3 d 1 2 C N u q 2 o E L L M h S y L y h m / q M r Z 2 8 q E s W 5 F W b y W t 1 W r l Z Z b R g F l h i + N u g H 9 7 G 6 A d n Z Q g M u a B U 0 N K E 5 X j z B V B L A w Q U A A A A C A D S g 2 J d 0 v D h b D U b A A B S c Q A A E w A A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 3 t X d 1 y 3 D a W v s 9 T o O g q h z 1 D t 1 u O M 7 v x R N 5 R J G d l l + 0 4 s j N T N V 1 d X R C J V k M m Q Q Y E 2 5 K 1 e o B 9 i 1 y O 9 n q f Y P V i W + f g h w D J b r W k Z G d n a 3 V h d 4 P A w c E B c H 4 + H L B r l i p e C v J e / 7 / z x y + + q J d U s o x 8 R 2 t G d k m 0 V K q q n z 1 + / O n T p 7 F q 5 G J 8 / H k Z t d U W 4 o i d 5 P Q E 6 s a i L A i t i W J n a g Q f q D g n u 8 + / y J n 6 g h B C 0 l I o J h q y S 5 Q 8 J y / O U p a P 9 x s p m V B / K e X H 4 7 L 8 G I 8 u p m 9 p A d R E W c w u p / v Y R s 1 I q Z Z M f u I 1 I 6 L J 8 w Q J r m j O G k l 2 C V 9 4 x O E 5 K S X 5 Q I 9 z N j 4 q P + 2 X j V C x q T A i u 2 R C 1 J I J X Z H l N b O N L y b Q Y d 4 U Y m f 2 B R d e H / 6 A P 7 A z N T h c + O C P d 0 V 2 W / l A 7 Z F m W 2 m O V 5 Z X Z C a K 8 B n 8 I U t Y g d c k o 4 o p X j B d 6 4 A q N v 5 Q A g s x f v 5 e l k W 8 G i U k O j 8 / P 3 / 0 5 s 2 j L I t G 6 0 n 1 y a y 2 a i u a 4 p h J 3 R q a m Y 4 T E j H x 6 K f 3 6 5 r l 5 Q l P q R l i j K V 6 t D u R r h h N u k 2 R + g f J i 9 j r Z z S y 8 6 H 8 q Y B x D M 0 E j n S L m c i G Z q K V K 3 z 6 w A s 2 f l 2 m N H 9 b f o p H G 0 T b m S X D + E 1 T s b p Z 3 j e T w 5 V H R e Y J b w U L P Y p u P y R X F 1 f H m t n w 5 t 3 M S + b P y 8 v 3 P 8 C 0 Z H Y u / O 0 R L L 6 s s / h 8 I n / m G U 5 u w e o a F E y w 1 W B v A 7 E H + C l W 5 x U z h V M u F i X o G H a m Z g m 5 u D D t L y 8 D 6 u + o p A V T k t X Q R 9 V + o z W R L C 1 l N m o / + m t J l A U 0 O c I H 4 + 8 5 y z P Q W L V H w 6 y u E y o z J P + a 1 2 r 8 n u U s V b D 4 6 o T E Y g T c 5 0 z h 4 v O J e X Q S I k a E C 7 I i 3 z 7 X C z S c 4 2 B K o E 4 U j X z N 6 P r + I K m o F 6 U s Y s 2 T Y 2 C I 1 g Z m R u 0 + t L V k W U A X s e k x M a M e h S a i K g W a k z h d s o I L O 5 c J u Y X g U 5 h x q 3 / j a D 9 n e + 9 e 2 g F L 9 n P D l K 7 Q T m 1 / T s o K 7 B w I Z u q W / R H L q e I r 9 o 6 q J d k l m s X E P f 6 x Y f K c 7 N o u 2 g e H j G Y M h T z d a 9 S y l P w z R W u 6 S 6 L v G J V M k o g 8 B L 4 T s p e m r A L F H / 3 u 8 e + i W U v k D R U N z d 8 r q p r 6 k I o s 5 + K E 7 J K L p 5 N J Q p 5 O d u C f J / D P V / D P U / j n a / j n m 4 Q 8 3 Y E q T + D p k 2 8 S 8 j W 0 + B o q f w 2 V v 5 4 8 v W y 7 g T 1 f N s D A g 6 y R y G Y 8 S c g k I U 8 S M t E q w H B F q 4 r l M F d g e F E w M B 9 a I X W m x l K 3 U 2 T / j i V 2 9 R d 2 P D Y G v I 7 B o U h A Y 7 V k n 5 M d r Z / s r D w k 0 5 f 1 E V M o b y U b N t M 6 y T w f J U E v B V M 0 K 4 V g u M n + T P O G j d 9 A G V U 0 B h Y 6 9 W s Q s o I a x g X x C E y P W I 2 L d K y n Y t j h s H + n N c 4 y 0 H h V l 2 J 8 U K Z N w Y T S v W 5 s y q R k j X y l C f C F J u V v b y z g T s p Q Z P b a I a 1 x U 9 Y x 1 A E V L G U p o 5 F r N n 1 g i m Y e A R R w 5 y k K t c + b F l D L W 8 B r a y B b v y k G C b z F l d H X H T / I A 7 a g T a 7 i l k 5 C I u y k j n C 9 j n x Z w f c h f j Q v H m 9 W W s i M V 2 5 N o j f P A 1 W x H K s + m U y 6 C 0 p b m k 2 D j y L P T d l 2 z I Z w l I C G 7 g y S K t g Q 7 I 3 r u y P T I T P 8 H V O f G B M H L O c F V 0 z W 1 k g m J M q o q A n 0 R O p o N O o u R t e 1 U e P 2 b + p k r T 8 k J C 1 l B f s K l n T S 5 z I s S N p d X a P t N V + M S o F K / H 4 q B d x 8 1 E w t j W F B 6 t m T 0 5 D B W b D H + k + f 2 6 A A 7 e U b L u K L f q X f k 5 2 E / N P k c q S X w M 7 X n e X a 8 L Z 7 L c Y Z 2 Q X l j J 2 2 Y / + W P A 0 a w h 9 2 / n 0 j M A 4 b v x S r 8 i P b W y g m 4 x g t 9 Z 9 Q h p 4 A f 0 9 2 R k l P m 0 / c V H l + n d M 9 w L V c t w S Q f T 2 i m q W l M M 6 x N r v W k 2 z X y a R d I q h J + k t E F w c L Y 2 J 0 j x 7 M j v M m T I c P y d Q 4 C M 4 M e 5 b d f J q 1 r o X p a 1 + z u F / m O f t M V q W S j K T 5 9 R X Z e / e S 4 H 7 I K U l Z n j c 5 I 6 e 0 E Y z s u 8 c M H i 5 Y w / O c k a P r K 4 w R 6 o R U D a 8 J T V V D c 1 6 z z + M g 6 N 3 L J K u H P R r L b + j O d G P D t V 6 k a W 7 W d l H K l N H m r O / I B X 6 k I A 9 J t A v O x k + S j 1 / U K a 3 Y A V X 0 v Z J c n I Q e n X V j 0 J 0 z 0 9 0 u X O x F B 8 z Q g x c t W 8 U X / Q v 0 g 2 p o v y y O u W C x 5 T I h 0 c M 2 I k A E 4 S G J H q M T p K X 0 U P f l i / I F K k q Q p D R u Y k d y x t V 3 o l M m / g Y 9 6 b T w d 1 x Q e W 5 J T H F l z h J 8 / k K k Z c b F y f g n t f h n X x 9 G k R 7 + W m s e U h u 2 6 0 z K / z 2 G 3 G 1 O y 7 n R Q o n B X 7 L W t o W m c Q t r l p A I C E S a X d b I a G T 0 I G J E c 7 c q k I z u 2 K 7 i j l 2 9 S 9 + h C f V s 8 H t F p Y p x U S T k K + d D Z G V 6 r / 6 y M g 3 6 G g T C H t O K P 8 r K t B 5 X y + q B F k s d W W m L m v H c 9 1 7 A G E y M y x v 9 + f p K 8 g V n n 1 E 5 g T q y m q q n j M g z w q A g L Y u C i Z R B 1 E T U 8 e d 5 z l d s T i C I R J 1 H j 8 G Z h a V L s p I r c v 0 f W J o q v h j 3 4 S W P p 6 8 M T 6 9 5 i v R B M Z a N T w + 0 B g d G V o 5 t o 2 f L o l K M 1 I 0 k a y W U 5 g w E t J G F p 4 a F I 8 4 E K O W M g z / O Y e 9 X Z S N J y m o d L F 7 / D a P F G H A F M E G N h A C h I T x j Q v E F p 0 K N N o 7 2 y R P T 1 U / C o 0 h Y r c i y l D X R P h W M F a a w y Z W e I j s r + 1 T R v D x p 2 O Z O v j G d / N i U i q J t 5 E K R + A 8 T 7 c X g Y E j B R Q O j 2 J m Q y W S C R a d l I 0 f k G a m o 4 m B O P x M w V 7 p i 1 y a R l C m Q P Q O 7 h n p y P U / P d 8 H B N k y 9 F C m K i 6 T X / 6 m u r 0 j N 5 A q U 8 D M i r 6 9 g o 5 2 z z 3 o 5 / t y w / O e G 1 Y a D u t u B 1 a H U G U R n H F v 1 i b p / l j i t Z A 2 5 M x U D K I 5 m e w 5 r i u y S l 0 L 9 4 e n 4 w 3 n F E u O Y z 4 0 2 0 0 b X l L W K R h e 3 e 1 B / b 7 n U 3 z O j 6 W 3 Y r k s D j 6 X t e R Z 4 e x c X r a O c s Y Q 4 B 9 z 0 6 T r D X h I y r G u M R B I S t Z 1 G C d k Z d d A q 6 B 9 t p H I m c d g 4 G r 9 C Y 9 8 a y 9 Z + h d X F I O P 9 M o e N P Y h h w x R s c M M 7 w J I B t f z u Y p U Q R F g J Y p D P O + j V K s C p 7 J + w B L X r Y X r p V i q L Y 4 3 X 8 Q W 2 M M t 5 Q d G l h H + Q x l 6 e f 5 A N i z s e k 0 O o D F / d 4 N W h 4 Q b Z H E 0 P a f 0 C D C 1 4 8 d h J N 3 Y D H R T w U 0 r H 5 X 1 Y Q x P 1 m o k T t d R A 7 s 4 E h Y c s h w D t 7 R g G P B 6 3 8 z D P p T R D u g / z Z h 6 F o l z U 8 U U E O A 6 Y U i Q X X S Z m d O U n J g G 3 9 O K U T k A C H P r C x L V p g H G r 3 T x 2 8 T E C 6 / a h G 2 3 7 3 B 5 I Y B W t b 2 D P u 6 0 x A J k G n v a F S P w t F I v R p b e x j I v T O X l S n h e t j O e C N V w f e u f A J q 9 h + y A j f Y g d e / C 1 w n 6 9 u h W m 2 t M W 0 g G z D q S N b d z l U X l I p s A l R f w y r V f R z K G u Y B + p g W g 6 T q e 3 Q R H L j 9 t o r X + M 0 W 3 7 7 X O A Z 2 x z H S N Y b R m 2 D t d 3 R 1 2 R F o z c r 1 f r P P u E T B 2 U A k P 8 Y 5 Q Q G z W Q X f K H r y e A w 4 I l Z + / V O Q a b 7 Z f x f r 2 a d b Y Z / F W y L B q n i t / J s i g V M 5 B x r E G V q S n d y / P 3 K c 0 p 6 l W E P Q f o 2 f V l j E G M 9 M M Y v 7 N / X C u 7 g O x 0 + W v I A F z 3 A e a 3 W 0 U W g P / Y D 0 / I b o v F n T r 0 s f y o s Z p g q k J X P r 5 t z D b q R k w t f n z P E A 5 A 5 2 j k B W l Q Y A I 0 r G I i I R + y v m e X Q C z o 8 o E u 8 s J C O / N T F L u R q N 9 n 4 k n A f E o 6 X H r f r K M V T N B p D 5 N t A e L b a Q X d p r f d Z 7 3 T d 7 t o V y b L w M 8 2 M J Z j 5 Q m x l O Y 0 m t e q E w M a 3 A D X E H z H U w Q 8 T k N e V g H o U 8 E 5 0 U Y 3 D D o f 1 O 2 o 1 z u G Z d B J 8 w 2 N N 9 r L U e A P v h A f d J c k h k E x X w 4 9 L c 9 y j O H M i t P 1 A 2 n 4 r h w + T k h 8 h l y c t V I 0 E r k w h 0 r G 0 c S m B 7 x W X K Q q N q Z f o 0 K d 0 V o u k j 7 o 5 Y A o 1 Q O h b C v P h J p g 4 e I y I R c W i t W i h A n U x G u v O 2 2 / 3 / C 6 5 u I E O x 3 / V L O 3 o A 2 G k w p Y l f O u t w 1 + v X a a W w 0 p 2 Y K f D Z 9 L d / 1 x 5 x Q c 0 t p b E I b m y J u G r W T Z 9 b c t H T d v f O F P n S b f x x r P 3 J y O R r 3 p b V Z b A I 9 W B g + J s C 6 B c S 1 L t c W I V c 8 P W I 8 / G q e K F e W K e Q Q v D M X L b h o J V n 9 x V l G R 6 Z H 3 x G W X h h 2 r W w 5 B u g 9 w x F 6 I 1 / x E 6 F y B + y + K + 8 j I r c / Y H y E w O b Q c 3 E g N X 8 N D / J 6 n S 9 Q l 0 u i R L c e R W 5 m A m u 8 s t 8 A T 2 b S W B y B w p w V 7 7 s x g w o Q E L L t X l Y u u G f C W 0 Y f S 6 o k / m e F D I O W t Z g C u x 9 H A G Y q d h 4 t p u q Q F Y B N e q 6 R N S f N 0 d 7 w a z S 6 7 a T Z D 7 S P d O l p D R o 5 m l 6 2 e 7 K s 8 P R 0 J 8 W E U 2 w m Y Z C z R y 9 T R p + J 8 d i v l S F V f N Q J m F a b 6 + P Z w j e 4 D j 4 l F w S L 3 N u 4 R K 2 X G p K 2 v C / c y b x P r 9 g l h N F 0 i B 0 k b A Y 4 S c q G f X w I q P W B n w 1 w g J r l G k 2 I E 5 1 6 Z 8 S z M c d z w 6 s 8 a n B + Q S B z B v w e N h T V o 9 9 G e e w R + y 4 E 5 s x s f 0 P M 6 p g 1 5 R L J m h M e L g X 4 g 3 9 o E C e M r R a + p j n D 3 G h / h r c p a A S z L G o l Q 6 P X V C c 0 Z u f 4 F c E u s f 9 C Q u A c r j 8 Y D a X u C P C f f f N X r t c I c T 8 B I M U 6 6 v k L y 3 3 y F k t d g p s U l N Z j 2 j E h a V b J M l w C f s t p E 6 g c N w N V 7 W 7 F z Y 2 S n + 7 Z O C N C P s y a B b d g e i + 7 Y Y 9 F J F w v B t Q 2 T O h D z I + W E x K d o 5 c y y b x d H f D p K y O k Q Q S Z q V m j P z C 4 7 r f V 0 T z f G a 7 b 9 o J 7 e x 6 B q X 0 P e u y Q O 0 u o i W v H H q 5 3 H G h G v 8 d Q N M / F i f y E C 9 3 C m Y c / l 0 B H + q Y K A s s 2 s Q g p R u E d 0 4 Q 8 f X b 8 W S e n A V X 0 q A D 0 / 7 c A W 7 R j q Z u E b m m 3 Q C 2 K x I e X x F Y / C N X s E k g S F C K t P H 3 3 p o 1 5 z Y g C p Y Y S d s a K C N b i z v z N a f / 5 i F 6 Y x w P v 1 K g 4 n I x 7 h y S a O J I h 5 u 5 H 2 X c Y d 5 k a s H b g O 8 R B k 8 4 M 6 H e S F E Z 0 u c 6 H c b y S y m S 8 z N G B 3 E N q + s V + e a 7 I m y 9 w I p + u H r A P e k U 7 S B Q V C x 8 9 6 f L K d h o R o i + q m z e D + m K y 6 0 V l S r d M n p + X H m e Z O T v U 0 z G 6 n + X Q Q t 2 s F F M u p m d 2 Z Y X C d r j O W y c S P O t q 7 U S k N Q J q a 1 q g X z X v i c O G 8 i Z t d o 0 H H 4 p 0 s T y Q t C t R Q I P T T 9 R 6 F 3 o J W 4 V W 2 Z Z S Q q c 7 8 N o o P t P S C 5 9 p j c Y r p e 5 4 r y V x / 0 W j W T Q x W V K j 6 1 n y A z Y A p 8 D T v q V a 0 l S G J D P I 6 5 V X O R Z D M e u B K o 1 F C l r y q y k y W R V D n 0 J V C H Z z l O k i I x R J 4 J k o x t 3 3 6 N d 6 W b n T d U R / R q i r l H U Y t T c N B 4 W 8 z k I L a c 0 P z + A 0 U w J O K S u 4 / e E c l 1 + X n 3 Z G 9 0 0 W 9 U R n A 8 6 Z h + Y G Z 0 V V u f J b E n Q d I p e Q r F l T Y 0 0 X A b v L r K w f j A Q Q b f U h R R H p s d S 8 l k W i s e P A w w x D v 7 / x o r 0 k b A Q f I 5 k z A H N v D C T X I z f f u / D / n e A 5 F w 6 a 3 h E T U i s x 2 a r W K Z W g t 8 c E H 6 2 Q X P L c G Y E 2 k P c B c X 4 7 + 3 6 0 x s w D n s e G d 1 9 s 9 4 J 7 N n L I z X l v 1 g T x p 3 O W l Y k U 9 g F t q 1 j D q s s x d 3 i i L r Q C m F h I y 5 4 m O M 7 w c o d M Z T J + Y g m T S g M V N A 1 R M Y A B 3 a 8 z J T o M / 1 B s g p 9 7 M 9 Z G n d X w O W G P / r 9 0 G e k A 3 m n L J 6 g H z + 2 r u z K E L X C E g C I z y U B y R k I F C X w M f w q 0 I 8 H v 1 Q X k 8 m A y Z L k s O C 8 E 7 G G 5 1 q U f A K a q l n r h + 3 + T b G + 4 6 m R W j S k h m 6 S f L W E 5 s h U 3 V I z p f M c F l Z A W 6 D O M l x Z z Z W T X s g B V U Z I z d w X M 8 L Y 2 b 3 h 2 t E Y a W E N b w p R V 7 t u V m T w X T j s B Z S V H S i X c / B v 5 W D a w M b x z h 9 m p N j u G m c + k h p V L N d V 6 v m 9 k X U P i G i 6 7 W B A b m x 5 + X 8 4 K e B f 5 N q d h 3 f z 1 8 Q 8 8 G W 3 S o Q + 1 1 x A c I D 1 D N u G S p C s w 2 Z m 4 d Y H m 3 9 h a e Q I f 6 T X 6 g 9 Q 1 W + h 7 c E I o F F 4 U i u O 8 W X e q r Y Q O J B z u u W 5 d B 0 u Z N 1 n / h a u n d / V J w B R Y I z u C K H 1 p 0 Z o L J y D 9 L 1 c k l A V q F b G 4 O B d Q A q v F q j o t 1 7 j s t b u / E k S k 2 W W a W I x O Q X v 9 C 6 G I B 6 K 1 s k w S l D U H / 6 5 d n R G 9 c x J 9 s B z q k x S 0 A K F Z d C k U q 1 q h H B k u j U n F W j 8 k 7 c E M / k 3 3 T T H c E 2 X H Q r a G L 4 W + b p o k 8 S L Y q u Q z 6 g M T E 6 7 9 J c I F 6 A + 8 O u I 0 V v B E T U / q P P m I 8 X Z 1 7 G 8 s b + A q e D Y 9 a A J M Q J a z K G g M 6 a b v O v + Q C 3 Q E S X 1 + B P o E 8 R V 4 0 R U K A N P n u r 4 e k o G e 6 B D W b r Q A w p H k y G p P r f 8 + p P O E w / k d 5 b 5 g J J s P C 9 Y Z M 5 4 I i r k l h 7 w a g J 8 h f C x 4 6 O i 6 b E 8 i x P G 3 q n 5 s v a U O y 6 y s Y U U c m P z Y c b 6 1 s q + 4 H Y p S f k U Q / Q A G d / p t E G H A 1 x I s k + r k v f v D Z D U H g z q 9 b 5 b c J P W y j t b E H i v L 6 6 v e 3 C T 3 u H B 3 o A N w B e h f 2 P A K z 5 I 0 6 g 6 + t Y c B v g N H D h 1 b / m 2 + K i h Q / 0 z w v U 1 x P 8 E 1 n w M 0 9 C M E W + V E + F j c F k 2 X d K 8 + 5 + D h v Z B 5 d b n a J K 8 l q 5 r n 8 J i H A H 6 d z y 3 s p K R n e J 9 n c A V 2 x 1 B L f S 9 O m a H J Y 4 b b f x C 2 b h M Q 0 T d H B B 3 S 5 c / a D j 4 x h 0 C 6 / O Q T y F p i 4 M c I p Z S Z b s 9 o 5 b g J O e + k a L Z 9 G C A E P o 8 G D J r d k f w U P H z m + u 4 P v b 0 n n 3 3 t Y 1 x 3 c + 1 d z B 7 A E Z A P Y 5 W 5 0 D a o U k v U w q j t R h a u 9 9 b y S r O B N 4 W n c / z / J + 3 u f 5 G X s u G k 1 z 7 8 y w S R I X F 9 9 h D O 9 O N M f y b e 7 h L b f M d j b y z I U f 5 a Q r 3 a G 9 v 3 6 W 3 S 6 X 0 c u D J M g Y 6 1 + Z J Y L W t f G 2 d Y M g L 3 2 a 3 t r t M f R B G t e j r Z E C 7 e J C 2 5 z 7 m j H f p + T x 1 f z D y V g z d u 6 K P 2 I U 5 U V x p R c Z D y l K s h t i K O X r h T R a / / R h 7 J 6 i 2 L p O T b b i W p Q F 2 o 3 9 J i p e 4 0 J H d Z H Q A V G t i X X a z h 6 k T a S s z m 4 q / d x B D c G 9 g z 7 g N c 3 J W S q v 4 T h O J T 8 R p C 0 7 m 4 L S N p U v J V f a N q s c w s Z u b 7 S o 8 X r X U t 6 z F W T s f 8 R J 1 E y U W p Q z f o Z g h Y O S j S M w 0 t q w K m L 3 P i j y 8 t O U s 7 L E 1 H K 7 o 3 3 7 l / G q p y m L t m z k 7 s W G 2 b A 3 f Q q 6 l u O m w k v K F f r 0 h h 9 W n j L g 4 N b v 5 E c s f f d 1 6 T K h i Q v L g z R h M S 5 B Y X z g X z e N S B 6 n p B 4 Y d s t e v l g v Z Y a 7 o U U q D q + s I t 0 g Y 7 0 M V z D j N D R a I u r p a R w Y H U J k A l 5 R i L / d i q i K g t 8 Y R L 5 N / c o v 7 y 8 W U J Y M x D F j d 6 1 e R 9 W 1 2 N G 8 d 2 U M X U / b / k A b 2 N 6 S V d b n B r Y d l 6 2 1 t / b T 3 7 X A c J N Z l g X C h 8 F L X z P 2 m v g + d Z B / d B n b h s E X n P Y w v e G v Q a e P + z V 3 w 8 5 c t k 2 c Q S K / 9 7 n x t u 4 M b O A n d a 8 9 z h 6 3 D o E 9 W b u Q p I e d O Y R c 9 D 1 Q O X 5 k t e q l H A f b L j d 4 7 Z C n 8 Q b O K g x e n X g t L h D q X C 1 g d K C C c h r C V I Q d F F L F c S K 7 r h f 6 z X e S P I r / V 3 A H N j C c j 2 U o x / f y m D r J n 1 7 3 W p M P N x p + x A l p o o G l 0 w G n u t j G Y 0 F u T k A + B O m B a + o Y 6 q S 0 L F W h i c Z 1 1 d s X Z 7 v / U y / Q T u 6 u r j 7 X c s C D K d e E 3 C O E f U B j e g T F 1 n 5 C Z + i N b H V J Q O b N K 9 Z O t R q o N a v o W J h b H f U s P u h N v O 3 o Z 9 K 8 t t l h e z P 9 2 x C x q a d 3 B 7 V T m d B C G C d q Y R E a G n m b U 2 d 1 w E R t S j F w B s M w N W 0 u X T w F o c S X g m Q f U n T 9 P p v N d H n G i v J 4 N J 9 B 0 3 X z T C u H h L p n q D 5 e X 3 T i H S l 7 o h + v b S T H K Y I t 9 x w Y l r U 1 h h y O C U V H / W F y 7 6 i a V t C 2 o q u e C u V Y 9 q s h Y 4 9 5 j f N 2 8 Y k l n Z / t J c 0 T L 9 w w b + s 5 g t G V S P R R k X m 8 7 y 7 I W + x k / A E 9 Q a L h E e v 9 W 8 2 6 b I R Y p 1 1 C H O N d M X b T Z p u s 3 b S z J H P r z p h 3 t T p 3 j E o A x n O 0 y V b 0 R w h f v w 0 j 0 b t Q 4 2 + t z j 8 f e b 1 i A m + 0 B c 0 N k 2 t t N V u M b t 2 4 P r O S z B D a 3 T L Q V n X 3 G R Q + t o 6 0 + U a 1 U n z J v R w z A u l j b 8 Y e F 7 O X 3 T u 1 h 1 8 y g 6 U 2 + G t h 9 z 5 j Q / n R w w O U P H O k 3 e J 2 Z W 1 / b u K + 3 r q Q x n 7 T e z 7 0 e w C f U 9 5 j c e J p B G Y s R y X D X z M r q + O G / R J 4 B 0 Z 5 p z R 0 d H r K l m f g e 4 t X W O H O g g Q U m j O Y M w + e + 7 z W j f T M Y F e J o k A K 9 G K y i h I Z E 0 b K S n x Z Z k Z A M d 6 s z n 6 w x Z q I V 5 m W o S 9 a w s t C J h Z I f t T d e i t H T d X P N O g m m k R h 9 O C T 7 v z 4 e e 2 f + m 9 K g i w f z O 0 m G f 6 0 4 a 0 d v L M L z 7 0 p i 4 3 e R I D M + W D h m Z + E K D j G e J y Y d y x Z n r C 3 X J H 5 P N Q b 5 t / U E l 2 b d E Q A D o g 3 t o m 7 1 Y 6 c J 7 b W 0 O t m 6 g f Q B i N v m J H b f + a 6 v R w / p q l 6 A L 8 H 5 m E v k 3 b a l J y I 4 V e z s L A C d 7 Q y z A g 4 L N v 2 o R Z g d S m Q b d j K H L 0 g L n 1 T Y J o E u S B D F s H w w r Z K U C N I N 9 k 8 I P o w Z M B d D m 8 X I Z c g X + k 9 X K T o f I X R e D P i H l O 6 0 A R v g V s x c n D m C l h I J / o N S O t r M S X l F A 9 c c K G / m 7 S h k 3 U 2 z t 4 B e + Y r G H Q 9 / E L O h 5 A Z U g O + A A J n L d C g q o h k J s X G M W n Z f q R n S c k g z h U J p B 8 J S E 5 C Q D e S p a V 5 E x R L u H V a T m D 9 7 z 1 j 4 v X z Z J l p 9 7 g U D y I g I 0 o O P 8 6 r 3 z h b O t z V K y s c h a 1 m Y e 2 + z u 6 H W / X 2 T v n c v R m 0 G N 8 w 4 C G 9 l s p u 6 0 3 b U I z d 0 x 1 9 y N G / m 7 c W + 7 E t 9 4 K w m 0 Y U r 2 L J X U z j z s 0 G J m 9 O 3 p H A 7 u N + 7 J d Q P A b G u q j + b 5 + s e V u 9 w J f 7 w c I + j O 9 7 k V X N x r P o u T 9 m S g C y M b / c 6 + b 7 L T Q 5 e t a 6 X z P H T 2 a o u S t t K x 4 o N C H b V A S Y w u w w l M j 1 X X E n / h v P e 3 T N + V e F 7 r E d W E q d B E J M m x V w 4 S H C z O + x P J y O T y / 7 + E V V b R 3 q l 9 j c T d m P J q / O G t B y 2 F d y c 4 c e o n a D L J n O Z N e D K V r k I K J u m G 5 h 1 s E K a F H 8 z d M L c u M b e q s M F V c b 1 6 B 1 Z 7 F 9 R W W E S Y k O + G 1 k h r s 9 r t 6 x y S + 2 k 2 k 7 X m K r w P c w 8 0 n G X g m S g t U R v 5 T X a T h 2 b y g k n X w W V 3 W y / p 4 i x m O P m 9 h / H 8 0 3 1 9 S 1 U m X w P f c r r l F A t X 3 4 D k 4 d r s k K h t u U o 3 h / Y D m 7 Z + u 9 o + m z M + 0 u P X O D y 6 2 a d 5 K 6 X f X N Q / v w L W E R F 4 p y x M m C f A M I 3 x G a s 9 p Y C 2 J t c Y h 0 e n S n x 0 J 3 f 3 1 L + S H h v f e b D 7 w F l l o C C G 3 / i k Q e K M p Z j H A k k z l 9 V U G 2 Q A v 9 2 4 d G 2 z 8 B Z d Q D 2 Y h + F 9 m 7 O X e U M 1 U s k z n J g y 9 z b P t S l d 7 o x O + I + / 3 i 7 x L D U 8 m A / T N K + 4 7 L w i b e v N o P y a W 7 R j 1 a u a 7 A K D g R E Z l F l k d m j G 8 + 3 o 2 b 0 d g P g 3 p 7 P U / q D L t / H p N 6 1 9 T s A C m N l C H k S S 3 + t G a B 5 F p / u i D 8 f A i W l U 5 1 9 n J j + H F b 5 H / 0 z a 9 h / B q m X v 8 v s 3 G n 7 b Z 8 J M 2 T + F t H 0 N i v O 0 v x h D f y N 7 i F 2 N 6 v y x C g t c k 3 v R j G + 4 3 E D q T 2 f 4 U w t S s L / h v 1 n l j 8 c 6 A W Q 5 + R G X L l 2 v 6 f / c 6 C T 2 1 + y f 8 m Z w b c p n M + x F v f B d i 9 9 2 L w Y s X 7 3 7 U q T 2 V T P u H N 7 T 0 7 z X 9 N 1 B L A Q I U A x Q A A A A I A N K D Y l 0 j c c B b p g A A A P Y A A A A S A A A A A A A A A A A A A A C A A Q A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C F A M U A A A A C A D S g 2 J d D 8 r p q 6 U A A A D p A A A A E w A A A A A A A A A A A A A A g A H W A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I U A x Q A A A A I A N K D Y l 3 S 8 O F s N R s A A F J x A A A T A A A A A A A A A A A A A A C A A a w B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A B I d A A A A A B E B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P m Z h b H N l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 1 9 w A A A A A A A N P 3 A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 K X 1 B y b 2 d y Y W 1 t Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z I x M j h k M m Q z L W E 0 Y T M t N G I 1 N C 0 4 N W F l L T U 3 Y j k w N T g 2 N T g 4 Z i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I F B y b 2 d y Y W 1 t Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N K X 1 B y b 2 d y Y W 1 t Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 K X 1 F 1 a W 5 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 I 2 O T Y 3 M D d k L W E x M 2 E t N D V l Z i 0 5 Z D k z L T I 3 M j U w N j E 1 N G F l M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I F F 1 a W 5 0 w 6 k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z S l 9 R d W l u d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v S l 9 D b 3 R l c 1 9 j b 3 V y c 2 V z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M j Y x Y T J h Y 2 E t O W U 5 Y i 0 0 M z c 1 L W I w O T c t N 2 V k Z W E 1 N G V m Z j Q 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 o g Q 2 9 0 Z X M g Y 2 9 1 c n N l c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N K X 0 N v d G V z X 2 N v d X J z Z X M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v S l 9 D b 3 R l c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Z m N z g 2 Z T g 4 L T N k O G Q t N G I w N C 0 4 Z W Q z L T Q w N j Z h M j M 4 M D A 3 M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I E N v d G V z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 p f Q 2 9 0 Z X M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v S l 9 W Y W x 1 Z V 9 k a X J l Y 3 Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N i Z j I 2 O T J i M i 0 w Y j A w L T R h M W M t Y j B h Y S 0 1 N T A 5 Z j F l N G Y y Z j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z S i B W Y W x 1 Z S B k a X J l Y 3 Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z S l 9 W Y W x 1 Z V 9 k a X J l Y 3 Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v S l 9 Q Y X J 0 Y W 5 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z M y Y j k 1 N j V k L W Z l N j Q t N D F j N y 0 5 N W U 5 L T I z O D h m Z j c 0 O D A 5 Z C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I F B h c n R h b n R z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 p f U G F y d G F u d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v S l 9 S Z X N 1 b H R h d H M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N l O T U y M G Q 0 N C 1 m Z j B h L T Q 3 M z Q t O D J i M C 0 3 Y W M x Y z R k M 2 Q 2 M D M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z S i B S w 6 l z d W x 0 Y X R z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 p f U m V z d W x 0 Y X R z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 p f U m F w c G 9 y d H M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N i M j R i O D J j N S 1 k M m E 3 L T R h Y j g t Y T d j N C 1 h Y j M x Y 2 M z Z j c 4 N D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z S i B S Y X B w b 3 J 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N K X 1 J h c H B v c n R z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 p f U 3 R h d H N f c H J l b W l 1 b T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 I 0 N j g y N 2 Q 5 L W U 0 O W E t N G V j M i 0 5 O D M 0 L T A x Y j M x M G F m Y j g x M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I F N 0 Y X R z I H B y Z W 1 p d W 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z S l 9 T d G F 0 c 1 9 w c m V t a X V t I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 p f V G 9 w c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Q 0 N m N h M D E z L W V l N G E t N D B l N y 1 i Y j I 0 L W Q w N j F h N z U z O D J j M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I F R v c H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z S l 9 U b 3 B z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 p f V m F s d W V f Y m V 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z Y w N W Z j M z Q y L W Z k M G I t N G J j Z i 1 h O G J j L W E 1 M m Y y N 2 U z Y W J h M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I F Z h b H V l I G J l d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z S l 9 W Y W x 1 Z V 9 i Z X R z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 p f R W N 1 c m l l X 0 J a S D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z A 2 N z A w M j E x L T g 1 M T E t N D N j Z S 1 i N 2 Y 2 L W E 1 N j k 3 Y T h l Y j c 3 Y y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N K I M O J Y 3 V y a W U g Q l p I I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 p f R W N 1 c m l l X 0 J a S C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q X 1 B y b 2 d y Y W 1 t Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Q 0 M m F i Y W Q 0 L T M 2 Z W U t N G M y Z S 1 i Y W N h L T d h Y T V m N T Y 4 N j A z Z C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N Q I F B y b 2 d y Y W 1 t Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N Q X 1 B y b 2 d y Y W 1 t Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q X 1 B h c n R h b n R z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M m J m Y z U 0 M T M t N 2 Q w N C 0 0 N j g 4 L T h j O W Y t M m Y 3 Z j Y w M D N j M z d i I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 A g U G F y d G F u d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z U F 9 Q Y X J 0 Y W 5 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q X 1 J l c 3 V s d G F 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z c 3 O W J i M m M 3 L T Q 0 N m I t N D E 3 M S 0 5 N j I 5 L T B m M D d i N D V h O W I y Y i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N Q I F L D q X N 1 b H R h d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z U F 9 S Z X N 1 b H R h d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U F 9 S Y X B w b 3 J 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Q z Z D R h M m J i L T N k Y j k t N G F m M C 1 h O G I 5 L T B i M j c w O G R j Z j M y M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N Q I F J h c H B v c n R z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 1 B f U m F w c G 9 y d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 1 9 Q Y X J 0 Y W 5 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Q 0 Z W I z M 2 M 2 L T l l N D Q t N G F k Z i 1 h N G Q y L W N k Z G M z O D Y 4 M z A 1 N y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N D I F B h c n R h b n R z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N f U G F y d G F u d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 1 9 J b m R p Y 2 F 0 Z X V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 N l Y z Z l Y 2 M 4 L T A z O D c t N D I 2 M S 1 h M W J l L T M x M m J k O D B m Z T k x O S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N D I E l u Z G l j Y X R l d X J z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N f S W 5 k a W N h d G V 1 c n M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 1 9 D b 3 R l c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z U 1 M 2 N i Z T I 2 L T B k O W E t N G Y w Y y 0 5 Z D E x L T M 1 M z d i M z I y M D h i M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N D I E N v d G V z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N f Q 2 9 0 Z X M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 1 9 D b 3 R l c 1 9 o a X N 0 b 3 J p c X V l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M G Q x N j l m M m E t Z W Y 5 O C 0 0 N G E 3 L W E w Y z k t M T R h N z g y Z T V h Z j g w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 M g Q 2 9 0 Z X M g a G l z d G 9 y a X F 1 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N D X 0 N v d G V z X 2 h p c 3 R v c m l x d W U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 1 9 N b 3 V 2 Z W 1 l b n R z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N 2 U 2 N z c 1 M m Y t N W V m N i 0 0 N W U 1 L W I y Y z Q t M j Y 1 N T Z m M D N i M m Z k I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 M g T W 9 1 d m V t Z W 5 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N D X 0 1 v d X Z l b W V u d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 1 9 S Y X B w b 3 J 0 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z d j O W M 4 Y z B m L T Y x N j Y t N G U 5 N y 1 i N j M y L T Q 0 Y m E 4 Y T k w Y 2 V l O S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N D I F J h c H B v c n R z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N f U m F w c G 9 y d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q 1 9 B c n J p d m V l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y m Z m N D Y 0 M j U t O D Y 1 O C 0 0 Y z E y L W E w M G E t N 2 Z m Z W U 0 Z D M 2 M 2 F j I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 M g Q X J y a X b D q W U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z Q 1 9 B c n J p d m V l I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N f Q W 5 h b H l z Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Y 3 O T A 0 N m I 2 L W J m M T U t N G E 1 Z C 0 5 Z m M 5 L T R l M D Q 5 Z T c w N m Z h N y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N D I E F u Y W x 5 c 2 U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z Q 1 9 B b m F s e X N l I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 N f R W N h c n R z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M z h i N z Q z N T A t M D g w M i 0 0 Y z Y w L W I 0 M m Q t Y T A 2 M T Q x O T A 3 O D d j I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 M g w 4 l j Y X J 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N D X 0 V j Y X J 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 D X 1 J l b m l m b G V 1 c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 Q 5 Y z k 3 N D B l L T A z Y z A t N D U 4 N i 0 4 M D l h L T J k M z M z Z G U x Z m I x O C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N D I F J l b m l m b G V 1 c i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N D X 1 J l b m l m b G V 1 c i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 D X 0 R v c 3 N p Z X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 4 N W F i M D F i Y y 0 5 Y 2 U 1 L T R m O D c t Y m E 0 M i 1 k N m E y Y 2 J i N m R h O D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z Q y B E b 3 N z a W V y I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N f R G 9 z c 2 l l c i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 D X 1 N 0 Y X R z X 3 B y Z W 1 p d W 0 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N k M T I 5 N T M 1 M y 0 z Y z M x L T R j O D c t Y j l h M S 0 4 Y z d m M z c 3 O T Q 5 Y T E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z Q y B T d G F 0 c y B w c m V t a X V t I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N f U 3 R h d H N f c H J l b W l 1 b S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 I X 1 J l Y 2 h l c m N o Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z A 4 O W Y 2 N D c y L T M 4 O W Q t N D B l M i 1 h Y T g w L W J m N j c 1 M m U x N j Y 2 O S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N I I F J l Y 2 h l c m N o Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N I X 1 J l Y 2 h l c m N o Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 I X 0 h p c 3 R v c m l x d W U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N m Z W I y Y 2 F l M C 0 1 M j Q w L T Q 3 N 2 M t Y W F k N C 1 i Z W U y O T J l O T k 1 M j A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z S C B I a X N 0 b 3 J p c X V l I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 h f S G l z d G 9 y a X F 1 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 I X 1 N 0 Y X R z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Z T M x N z V l Z T A t Y m N l Y S 0 0 Z D h j L T g 0 N T g t M W Y 5 N z k 4 O T M z N m N i I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 g g U 3 R h d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z S F 9 T d G F 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 I X 0 x l Y 3 R 1 c m V z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M j I 1 Z T g w M D g t M j g z Z S 0 0 Z W U w L W I 1 Z G M t N j h j Z D E 5 M 2 E z Z D Y 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 g g T G V j d H V y Z X M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z S F 9 M Z W N 0 d X J l c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 I X 1 J l b m l m b G V 1 c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z A 1 Z D Q 1 Y 2 F i L T M 4 Z W Q t N D c 3 Y S 1 h M D Q 0 L W Y w Z W I x M D R m N 2 R m O S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N I I F J l b m l m b G V 1 c i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N I X 1 J l b m l m b G V 1 c i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O X 1 J l Y 2 h l c m N o Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z Q x O G F k N D c 4 L T R m N z E t N G I 5 Y i 1 h N z g 5 L T I 4 M z E 3 Y W J l N 2 U x Y y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N O I F J l Y 2 h l c m N o Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N O X 1 J l Y 2 h l c m N o Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 O X 1 N 0 Y X R z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M T c 5 N 2 V l Z T M t N T I w O S 0 0 Y T c 2 L W E x N j U t Z T h h Y m Y y N 2 M 2 M G R l I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 0 4 g U 3 R h d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z T l 9 T d G F 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 S X 0 N v b X B 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z g 5 Y 2 U y Z j V h L W V k M j A t N D M 1 O C 0 4 N G Y x L W U y N D l h O D E 0 M 2 E 2 M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N S I E N v b X B 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N S X 0 N v b X B 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T E x L T A y V D E 2 O j M w O j M 2 L j A w M D A w M D B a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t p b m Z v J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 S X 1 N j a G V t Y T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z h k N z Z k M W Y w L W U y O D U t N D Y 2 M y 0 4 Y W F l L T B i Z T M 1 M m N i Y z F j Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N S I F N j a M O p b W E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z U l 9 T Y 2 h l b W E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U l 9 F e H B v c n R z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Z m R m N D U 3 N T U t N T Z h M i 0 0 M T M 3 L T l h Z G I t N T l h M j Z m Y T J l Y W N m I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 I g R X h w b 3 J 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N S X 0 V 4 c G 9 y d H M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 x M S 0 w M l Q x N j o z M D o z N i 4 w M D A w M D A w W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 a W 5 m b y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U l 9 N Z X R o b 2 R l c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 U z O G E z Z D Y 4 L T k x Y z I t N D Y 2 N S 1 i M 2 Z i L T Q x Z j M 2 N z c 0 Z j l h Y i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N S I E 3 D q X R o b 2 R l c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N S X 0 1 l d G h v Z G V z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 J f U G V y Z m 9 y b W F u Y 2 V z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N G M 1 M m M y N D U t M 2 Z i Y S 0 0 N m Q 3 L W F l Z W I t M G Z i Z D M 5 N T U z N 2 Q w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 I g U G V y Z m 9 y b W F u Y 2 V z I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 1 J f U G V y Z m 9 y b W F u Y 2 V z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 J f Q 2 h h d F 9 C W k g 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N j Y m V h N m N h Y S 0 z Y j F h L T R l Z W Q t Y W I 2 Z S 1 k M z B i Z T c 0 M W F h O G I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U i B D a G F 0 I E J a S C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N S X 0 N o Y X R f Q l p I I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M T E t M D J U M T Y 6 M z A 6 M z Y u M D A w M D A w M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 2 l u Z m 8 m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 J h c 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Z X h 0 I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z Z i N 2 I y O W V h L T E w N D I t N D d m N i 1 h Y z V l L T M 0 Y T V i Z T h h Z T A 1 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b l J l Z 2 x h Z 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 4 O T c 3 Y j g 2 O S 1 l Y m Y 5 L T Q 4 M T Q t Y j V j N y 0 y Z D V k M W N i Y z Q 3 N T A i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 U Z X h 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 E 2 Y T k 3 M D E 5 L T I 5 Y j M t N D E 1 N i 0 5 N D M 5 L T Y 5 N z c w N 2 Z m M m Z h Z C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k R h d G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 1 M 2 J i N D U 5 N C 0 4 N T N k L T R m Z m E t Y j E 2 N y 0 3 N W U 3 Z j Z m M z Y 4 N T g i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 J U 0 8 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 0 Y T A 3 Z G U 4 Y i 0 y N T k 4 L T Q w M G E t Y T Q w Y S 1 m Z D A 1 M 2 Q 1 Z T Z j N 2 U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 W a W R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R n V u Y 3 R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z O T F k Z T c z O W Y t Y z g w N C 0 0 Y j E 4 L T h l N T A t N D c w O G R k M j M y O D E 5 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 2 Z u U G F y Y W 1 l d H J l c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 R h O D E 2 N G N j L T Q x N T g t N D V k M y 0 4 M G Y w L T Q x N z A 4 O D E y N z Y z Y S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b l J l c G 9 u c 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 5 Y m Z m Y j g 3 M i 0 4 O D R m L T R j Z j c t O D c 4 O C 0 z O T Z j N T V m M j E 5 M T k i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T W V z c 2 F n Z U N s Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 M y Z T U 5 N 2 Y 0 L T Z k O T c t N G N l Y S 0 4 Z D I x L T Z j Z W N h O T M 4 M T I 2 Y S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k F k c m V z c 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N l N m I 0 N 2 Y x M S 0 0 Y j Z i L T Q 2 N G M t Y j V m O C 0 y M D F k Z D Z j M T Q 3 Y z c i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 F c n J l d X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N h N D R i Y z c 0 N i 1 m O D I 3 L T Q 4 N z g t O D V h M i 0 2 M D M z Y z A z N j V j Y j c i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 U e X B l c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 E 3 M j U 5 Z T V i L T E 1 N z g t N D M 0 M S 0 5 O D M x L W E x Y j A w N m N k M T B j Z C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k N z d j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z k 2 Y z l h N D c y L T l l N D k t N D J k O S 0 5 Y j h l L T U 4 N 2 E 4 O T M z Y W Q w Z C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k p z b 2 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 4 Z m Y z Y z V i Z i 0 5 O D g 5 L T Q 1 Y W Q t O T A 0 Y i 1 h Z W E 5 N T U z Z j R h N z c i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 U Z X h 0 Z U p z b 2 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M z M G U z Z T Y x O S 0 0 Z T d h L T R m O G Y t Y W E 4 N y 0 z Y z g z Y z A z M m I 2 Z D k i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 B c G x h d G l y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R n V u Y 3 R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N z U 4 Z D A 5 M 2 U t M z N h Z i 0 0 M 2 I 1 L W F m O T k t N W J i O T I 1 N z Q x Z j I x I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 2 Z u R W 5 U Y W J s Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 I y M 2 M 2 Z m R l L W M 1 N T g t N D V h Z i 0 5 M D M 4 L T I 1 N W R m Z W N i N T I x Z i I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k R l c G x p Z X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 0 M T A z M D g w Z i 1 l N T E 4 L T R l Z W E t Y W R m N S 0 x N m E 4 Y W U 2 N G E x N D I i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 M a X N 0 Z U V u T G l n b m V z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R n V u Y 3 R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Z D l l Z j I 4 M W E t Z D B l O C 0 0 Z D J l L W F l N j Q t Y m V i Y T g 2 O T k z M 2 F h I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 2 Z u R m l j a G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N h N j M 1 M T Q y N i 1 i O T Q x L T Q 3 M T U t O T h i O S 0 0 Y m U x Y z M w Y T U 5 M D Y i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 E Y X R l c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z k 5 Z j M z Y j B k L W F l Y j I t N D c 3 Z C 1 h M j I 4 L T k 4 Y T I w N T A 3 Y W R i M i I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b l B l c m l v Z G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M z Y z Y 5 Y 2 F l Y y 0 2 N W V h L T Q y Z W U t O T N l Y y 0 w O G Y 3 Z j I 4 Y z B l M D U i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 D a G V t a W 5 D b 3 V y c 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N l Y j Z m N j M x O S 1 k O G I 2 L T R i M G U t O D M 1 O C 1 m N W Y 3 O G U 4 M D I x N D I i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 D b 3 V y c 2 V P a z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z k 0 Z m Y 0 Y T Y w L T U 0 M m E t N D M w N C 0 5 Y z I 2 L W Q 3 Y z l k N D Z m N T c x Z i I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k N z d k N v d X J z Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 M 2 Y m U 1 Z D k 2 L T Q 4 Z m U t N G F m O S 0 4 Y W J h L T k 0 M j U 3 N T Q 3 N z I 5 Z C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k p z b 2 5 D b 3 V y c 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M z O D Y 2 Z W M z O S 1 i N G Y x L T Q 0 M D U t Y m E x N y 0 x N z V h M G E 2 O D N l Z m Q i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 D a G F t c D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 I x N j N l O T c 1 L T M 3 Z W M t N D d k M i 0 4 M z M 3 L T E w O D k 3 Y z l m M T E 5 Y S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b k x p Z 2 5 l c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 Z 1 b m N 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 J k M T Q 4 M 2 N j L T N i Y z Q t N D R j M C 1 i O G Q w L T c y O D J l M j Z l Y j E 4 Z S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 m b l B y b 2 d y Y W 1 t Z U p v d X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M z M j V l Z j Q 1 Y y 0 2 Y W Z j L T Q w N m I t O D d k Y y 1 h M z A 0 M G R h N T R h Y m M i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 Q Y X J 0 Y W 5 0 c 0 p v d X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 1 M 2 J h O T g 0 O S 0 0 N m Y y L T Q w Y j I t O W R h Z C 0 0 N 2 N j Z j M 0 N T Z m N T M i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 S Y X B w b 3 J 0 c 0 p v d X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M y N m M 0 N W V j O S 1 m M m J m L T Q z Z m Y t O W N m M S 0 y O T U w O T J l M T M 4 N T I i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z m 5 S Z X N 1 b H R h d H N K b 3 V y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R n V u Y 3 R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N m E 0 O W R m Y T A t O T Q y Y S 0 0 N z c w L W I 3 Z D k t Y W E 3 Y m V j N W M 3 N T g 0 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 2 Z u S G 9 y a X p v b k N v d G V z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R n V u Y 3 R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y T Z i Y W E 5 O D A t Y T k y Y S 0 0 Y j U z L W I 2 O T U t M T N j Y z Y x M T V j M W M x I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 2 Z u Q 2 9 0 Z X N K b 3 V y P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R n V u Y 3 R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M D U z Z m E 0 Z W Y t M D E 0 Y y 0 0 M j I z L W F l Z m Y t M z A 4 Z j B i Z m Y 1 M j g 1 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 2 Z u S W R D a G V 2 Y W w 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N h N j N l Z T Q 0 Y y 0 4 M T I 3 L T Q 4 N z c t O D B m N i 0 4 N D I 0 M D k 3 N j A w N T c i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DCC781-BEE2-4EA5-8920-1444EF1C5EBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31C9608B-7832-4BCF-8C06-6B96B5BE8DFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...36 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...8 lines deleted...]
-  <dc:language>en-US</dc:language>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">turf.bzh</dc:creator>
+  <dc:title xmlns:dc="http://purl.org/dc/elements/1.1/">Pack Excel API turf.bzh</dc:title>
+  <dc:description xmlns:dc="http://purl.org/dc/elements/1.1/">Requêtes Power Query prêtes à l'emploi pour l'API turf.bzh 1.5.0</dc:description>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>