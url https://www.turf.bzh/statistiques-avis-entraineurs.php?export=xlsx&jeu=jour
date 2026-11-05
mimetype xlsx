--- v0 (2026-09-02)
+++ v1 (2026-11-05)
@@ -10,51 +10,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Avis du jour" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="3" max="3" width="19" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="24" customWidth="1"/>
     <col min="6" max="6" width="9" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="28" customWidth="1"/>
     <col min="10" max="10" width="22" customWidth="1"/>
     <col min="11" max="11" width="19" customWidth="1"/>
     <col min="12" max="12" width="27" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Numéro</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheval</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
@@ -102,794 +102,948 @@
           <t xml:space="preserve">Taux de place (%)</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">Rapport moyen gagnant (€)</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">Course</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">Date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">IOUPY TOLLEVILLE</t>
+          <t xml:space="preserve">KOTKIE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">E. SZIRMAY</t>
+          <t xml:space="preserve">J.R. DELLIAUX</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">F. NIVARD</t>
+          <t xml:space="preserve">P.PH. PLOQUIN</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8a0a4aAa6a0a6a5a3a0a</t>
+          <t xml:space="preserve">Da4a3a2a0aDa1a2a7a3a</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">3</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="K2">
-        <v>6.25</v>
-[...1 lines deleted...]
-      <c r="L2"/>
+        <v>30.77</v>
+      </c>
+      <c r="L2">
+        <v>7.45</v>
+      </c>
       <c r="M2" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ILIO MANNETOT</t>
+          <t xml:space="preserve">ISIS D'HERFRAIE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">E. SZIRMAY</t>
+          <t xml:space="preserve">CL. THOMAIN</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">F. OUVRIE</t>
+          <t xml:space="preserve">D. THOMAIN</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">6m4m8a5a2a8a4aAm9a6a</t>
-[...2 lines deleted...]
-      <c r="F3"/>
+          <t xml:space="preserve">0a5a0aDa5a8a0a4a(25)9a</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H3"/>
-      <c r="I3">
-[...7 lines deleted...]
-      </c>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
       <c r="L3"/>
       <c r="M3" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HERMES D'ECROVILLE</t>
+          <t xml:space="preserve">MATEO DI QUATTRO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">B. MARIE</t>
+          <t xml:space="preserve">B. GOOP</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">M. LEGROS</t>
+          <t xml:space="preserve">B. GOOP</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">0a7a0a7a3a0a8a0a5a9a</t>
+          <t xml:space="preserve">9a4m6a0a7a4a</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">4</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="J4">
-        <v>11.02</v>
+        <v>27.27</v>
       </c>
       <c r="K4">
-        <v>26.77</v>
+        <v>36.36</v>
       </c>
       <c r="L4">
-        <v>10</v>
+        <v>3.73</v>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">HORIZON D'EYMY</t>
+          <t xml:space="preserve">JOKER DES CHALIERS</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">MME C. DE SOETE</t>
+          <t xml:space="preserve">A. CHAVATTE</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">K. DEPUYDT</t>
+          <t xml:space="preserve">G. GELORMINI</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">8a6a6a5a0a4a0aDaDa4a</t>
+          <t xml:space="preserve">0aDa1a0a0a(25)7a1aDa7a</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Neutre</t>
+          <t xml:space="preserve">Positif</t>
         </is>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="J5">
-        <v>9.09</v>
+        <v>29.17</v>
       </c>
       <c r="K5">
-        <v>27.27</v>
+        <v>45.83</v>
       </c>
       <c r="L5">
-        <v>13.65</v>
+        <v>1.97</v>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">IDYLLE DU PERSIL</t>
+          <t xml:space="preserve">EVERY TIME WINNER</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">G. CURENS</t>
+          <t xml:space="preserve">H.E. BONDO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">J.CH. PITON</t>
+          <t xml:space="preserve">E. RAFFIN</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Da1a5aDaDa5aDa3a6a0a</t>
+          <t xml:space="preserve">2a6a2a4a8a4aDa3m4a7a</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="J6">
-        <v>16.67</v>
+        <v>5.88</v>
       </c>
       <c r="K6">
-        <v>33.33</v>
+        <v>24.71</v>
       </c>
       <c r="L6">
-        <v>18.34</v>
+        <v>6.04</v>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">JALIMEDE</t>
+          <t xml:space="preserve">HUMANITY PELLINI</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">CH. MIRANDEL</t>
+          <t xml:space="preserve">CH. ERIKSSON</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">M. VERVA</t>
+          <t xml:space="preserve">D. BEKAERT</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Da3a0a1a1a6a7a4a7a2a</t>
+          <t xml:space="preserve">9a1a2a3a1a(25)Da</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">IDREAMIS</t>
+          <t xml:space="preserve">JUSSEO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">J.F. SENET</t>
+          <t xml:space="preserve">JULIEN RAFFESTIN</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">J.F. SENET</t>
+          <t xml:space="preserve">JULIEN RAFFESTIN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">1a2aDa2a9aDaDa1a6a4a</t>
+          <t xml:space="preserve">9a6a1aDa(24)1aDa1aDa1a</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Positif</t>
+          <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H8"/>
-      <c r="I8">
-[...7 lines deleted...]
-      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
       <c r="L8"/>
       <c r="M8" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">JUST DU CHATELET</t>
+          <t xml:space="preserve">HINDEN</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">A. RANDON</t>
+          <t xml:space="preserve">P.J. CORDEAU</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">A. RANDON</t>
+          <t xml:space="preserve">A. BARRIER</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">7a1a1a9a8a2a2a(25)2a1a</t>
-[...2 lines deleted...]
-      <c r="F9"/>
+          <t xml:space="preserve">5a7a7a5a5a8a7a8a0a9a</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3</t>
+        </is>
+      </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Négatif</t>
+          <t xml:space="preserve">Positif</t>
         </is>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>1</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">RUGER</t>
+          <t xml:space="preserve">READY STAR</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">E. LINDEGREN</t>
+          <t xml:space="preserve">J. WESTHOLM</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">F. DESMIGNEUX</t>
+          <t xml:space="preserve">MATS DJUSE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">1a1a0a1a2aDa0a9a0a(25)</t>
+          <t xml:space="preserve">1a2a1a2a3a2a</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Neutre</t>
+          <t xml:space="preserve">Positif</t>
         </is>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K10">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L10"/>
       <c r="M10" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMES WITH AGE</t>
+          <t xml:space="preserve">DIE HARD (ITY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKUS B SVEDBERG</t>
+          <t xml:space="preserve">P.L. DESAUNETTE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.PH. PLOQUIN</t>
+          <t xml:space="preserve">THEO DUVALDESTIN</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">3a3a5a4mDa3a</t>
+          <t xml:space="preserve">6a0a(25)3a0a6aDa1a1a0a</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H11"/>
-      <c r="I11"/>
-[...2 lines deleted...]
-      <c r="L11"/>
+      <c r="I11">
+        <v>77</v>
+      </c>
+      <c r="J11">
+        <v>14.29</v>
+      </c>
+      <c r="K11">
+        <v>40.26</v>
+      </c>
+      <c r="L11">
+        <v>4.17</v>
+      </c>
       <c r="M11" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">JUNON DE LOU</t>
+          <t xml:space="preserve">KIRA BO FACE</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">L.CL. ABRIVARD</t>
+          <t xml:space="preserve">D. BROUWER</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">A. ABRIVARD</t>
+          <t xml:space="preserve">M. BROUWER</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Da5aDa1a2a5a1a2a2a7a</t>
+          <t xml:space="preserve">9a4a8a1a4a8a1a6a3a3a</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H12"/>
-      <c r="I12"/>
-[...2 lines deleted...]
-      <c r="L12"/>
+      <c r="I12">
+        <v>17</v>
+      </c>
+      <c r="J12">
+        <v>17.65</v>
+      </c>
+      <c r="K12">
+        <v>41.18</v>
+      </c>
+      <c r="L12">
+        <v>3.67</v>
+      </c>
       <c r="M12" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">ILLICO DE BOUTEAU</t>
+          <t xml:space="preserve">KAXIG IN</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">M. DUPUIS</t>
+          <t xml:space="preserve">DAVID PERSSON</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">R. HEMERY</t>
+          <t xml:space="preserve">A. COLLETTE</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">6a1a6a3a8a6a2a2a8a1a</t>
+          <t xml:space="preserve">3a8a4a3a1a1a</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H13"/>
-      <c r="I13">
-[...10 lines deleted...]
-      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOS MAZA</t>
+          <t xml:space="preserve">KNOCKONWOOD</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">M. ROTHENGATTER</t>
+          <t xml:space="preserve">R.CH. LARUE</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">P.Y. VERVA</t>
+          <t xml:space="preserve">R. LAMY</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">3a4a6a1a2a0a2aDa(25)1a</t>
+          <t xml:space="preserve">4a1aDaDaDa5a6a4a6aDa</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">3</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Positif</t>
+          <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H14"/>
-      <c r="I14">
-[...10 lines deleted...]
-      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
       <c r="M14" t="inlineStr">
         <is>
           <t xml:space="preserve">R1C1</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">RED HOT ROADSTER</t>
+          <t xml:space="preserve">COMPETIVO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">J. WESTHOLM</t>
+          <t xml:space="preserve">DANIEL WAJERSTEN</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">A. COLLETTE</t>
+          <t xml:space="preserve">B. ROCHARD</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2a3aDa3a0a0a</t>
+          <t xml:space="preserve">8a4a2a2m1a1a</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">R1C1</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-11-05</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>16</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZOOM DIAMANT</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">P. HAGOORT</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M. ABRIVARD</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2aDa1a6a2a5a</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Neutre</t>
+        </is>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
+        <v>1</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">R1C1</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-11-05</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>17</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NIAGARA RIVER</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D. BROUWER</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D. BROUWER</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8a2a5aDa1a1a1a6a(25)5a</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Neutre</t>
+        </is>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>17</v>
+      </c>
+      <c r="J17">
+        <v>17.65</v>
+      </c>
+      <c r="K17">
+        <v>41.18</v>
+      </c>
+      <c r="L17">
+        <v>3.67</v>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">R1C1</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-11-05</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
         <v>18</v>
       </c>
-      <c r="J15">
-[...15 lines deleted...]
-          <t xml:space="preserve">2026-09-02</t>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JUNKIE (SWE)</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">P. LEVESQUE</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CL. FRECELLE</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8a0a0a5a3a9a5a4a0aDa</t>
+        </is>
+      </c>
+      <c r="F18"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Négatif</t>
+        </is>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
+        <v>2</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">R1C1</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>