--- v0 (2026-09-02)
+++ v1 (2026-11-05)
@@ -85,138 +85,138 @@
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Retour sur mise gagnant (%)</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">Retour sur mise placé (%)</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Période</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Positif</t>
         </is>
       </c>
       <c r="B2">
-        <v>2062</v>
+        <v>1941</v>
       </c>
       <c r="C2">
-        <v>388</v>
+        <v>364</v>
       </c>
       <c r="D2">
-        <v>18.82</v>
+        <v>18.75</v>
       </c>
       <c r="E2">
-        <v>899</v>
+        <v>847</v>
       </c>
       <c r="F2">
-        <v>43.6</v>
+        <v>43.64</v>
       </c>
       <c r="G2">
-        <v>4.29</v>
+        <v>4.34</v>
       </c>
       <c r="H2">
-        <v>1.99</v>
+        <v>2.04</v>
       </c>
       <c r="I2">
-        <v>-19.26</v>
+        <v>-18.54</v>
       </c>
       <c r="J2">
-        <v>-13.06</v>
+        <v>-11.05</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/06/2026 au 01/09/2026</t>
+          <t xml:space="preserve">07/08/2026 au 04/11/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Neutre</t>
         </is>
       </c>
       <c r="B3">
-        <v>15248</v>
+        <v>17541</v>
       </c>
       <c r="C3">
-        <v>1114</v>
+        <v>1228</v>
       </c>
       <c r="D3">
-        <v>7.31</v>
+        <v>7</v>
       </c>
       <c r="E3">
-        <v>3544</v>
+        <v>3889</v>
       </c>
       <c r="F3">
-        <v>23.24</v>
+        <v>22.17</v>
       </c>
       <c r="G3">
-        <v>10.6</v>
+        <v>10.49</v>
       </c>
       <c r="H3">
-        <v>3.33</v>
+        <v>3.51</v>
       </c>
       <c r="I3">
-        <v>-22.56</v>
+        <v>-26.55</v>
       </c>
       <c r="J3">
-        <v>-22.61</v>
+        <v>-22.09</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/06/2026 au 01/09/2026</t>
+          <t xml:space="preserve">07/08/2026 au 04/11/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Négatif</t>
         </is>
       </c>
       <c r="B4">
-        <v>747</v>
+        <v>1067</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D4">
-        <v>0.4</v>
+        <v>0.84</v>
       </c>
       <c r="E4">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F4">
-        <v>4.28</v>
+        <v>3.28</v>
       </c>
       <c r="G4">
-        <v>45.73</v>
+        <v>25.37</v>
       </c>
       <c r="H4">
-        <v>6.72</v>
+        <v>6.39</v>
       </c>
       <c r="I4">
-        <v>-81.63</v>
+        <v>-78.6</v>
       </c>
       <c r="J4">
-        <v>-71.23</v>
+        <v>-79.03</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/06/2026 au 01/09/2026</t>
+          <t xml:space="preserve">07/08/2026 au 04/11/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>